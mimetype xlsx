--- v1 (2026-03-30)
+++ v2 (2026-08-18)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Чемпионат Республики Татарстан (отборочный этап)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.01.2024, Бильярдная 1, Россия, Республика Татарстан (Татарстан), Казань, ул. Рихарда Зорге 66В</t>
+    <t>27.01.2024, Бильярдная 1, Russian Federation, Republic of Tatarstan, City of Kazan, ул. Рихарда Зорге 66В</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Горчаков Ильдар</t>
+    <t>Gorcnakov Ildar</t>
   </si>
   <si>
-    <t>Багавеев Рамиль</t>
+    <t>Bagaveev Ramil'</t>
   </si>
   <si>
-    <t>Аббасов Ровшан</t>
+    <t>Abbasov Rovshan</t>
   </si>
   <si>
-    <t>Киямутдинов Динар</t>
+    <t>Kiamutdinov Dinar</t>
   </si>
   <si>
-    <t>Абдуллаев Сарвар</t>
+    <t>Abdullaev Sarvar</t>
   </si>
   <si>
-    <t>Галиуллин Линар</t>
+    <t>Galiullin Linar</t>
   </si>
   <si>
-    <t>Исаев Евгений</t>
+    <t>Isaev Evgeniy</t>
   </si>
   <si>
-    <t>Руснак Андрей</t>
+    <t>Rusnak Andrey</t>
   </si>
   <si>
-    <t>Горелов Андрей</t>
+    <t>Gorelov Andrej</t>
   </si>
   <si>
-    <t>Закиров Айнур</t>
+    <t>Sageev Ajrat</t>
   </si>
   <si>
-    <t>Слепнёв Андрей</t>
+    <t>Slepnev Andrej</t>
   </si>
   <si>
-    <t>Шагеев Айрат</t>
+    <t>Zakirov Ainur</t>
   </si>
   <si>
-    <t>Басыров Александр</t>
+    <t>Basyrov Aleksandr</t>
   </si>
   <si>
-    <t>Колпаков Андрей</t>
+    <t>Kolpakov Andrey</t>
   </si>
   <si>
-    <t>Мухаров Фаниль</t>
+    <t>Muharov Fanil</t>
   </si>
   <si>
-    <t>Шарапов Шухрат</t>
+    <t>Sharapov Shukhrat</t>
   </si>
   <si>
-    <t>Богинский Максим</t>
+    <t>Boginskii Maksim</t>
   </si>
   <si>
-    <t>Хамидуллин Тимур</t>
+    <t>Khamidullin Timur</t>
   </si>
   <si>
-    <t>Шаранин Дмитрий</t>
+    <t>Saranin Dmitrij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Шибаев Олег</t>
+    <t>Sibaev Oleg</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Набережные Челны</t>
+    <t>Naberezhnye Chelny</t>
   </si>
   <si>
-    <t>Нижнекамск</t>
+    <t>Nizhnekamsk</t>
   </si>
   <si>
-    <t>Чебоксары</t>
+    <t>Cheboksary</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -831,97 +831,97 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>