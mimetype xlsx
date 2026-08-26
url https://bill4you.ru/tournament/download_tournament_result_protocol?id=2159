--- v0 (2026-04-30)
+++ v1 (2026-08-26)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Пирамида" (г. Белоярский)</t>
   </si>
   <si>
     <t>Чемпионат Белоярского района по свободной пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.01.2024, БК "Пирамида" (г. Белоярский), Россия, ХМАО - Югра, Белоярский, ул. Центральная,  д3</t>
+    <t>04.01.2024, БК "Пирамида" (г. Белоярский), Russian Federation, KhMAO - Yugra, Beloyarskiy, ул. Центральная,  д3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
-    <t>Мелихов Константин</t>
+    <t>Melihov Konstantin</t>
   </si>
   <si>
-    <t>Печенкин Михаил</t>
+    <t>Pechenkin Mihail</t>
   </si>
   <si>
-    <t>Миронов Алексей</t>
+    <t>Mironov Alesei</t>
   </si>
   <si>
-    <t>Тулендинов Гамбар</t>
+    <t>Tulendinov Gambar</t>
   </si>
   <si>
-    <t>Лаврухин Василий</t>
+    <t>Lavruhin Vasiliy</t>
   </si>
   <si>
-    <t>Мажаев Дмитрий</t>
+    <t>Mazhaev Dmitriy</t>
   </si>
   <si>
-    <t>Мещеряков Сергей</t>
+    <t>Mechsheryakov Sergei</t>
   </si>
   <si>
-    <t>Першин Михаил</t>
+    <t>Pershin Mihail</t>
   </si>
   <si>
-    <t>Макаров Сергей</t>
+    <t>Makarov Sergey</t>
   </si>
   <si>
-    <t>Габдуллин Азат</t>
+    <t>Gabdullin Azat</t>
   </si>
   <si>
-    <t>Гололобов Павел</t>
+    <t>Gololobov Pavel</t>
   </si>
   <si>
-    <t>Максимов Юрий</t>
+    <t>Maksimov Yuriy</t>
   </si>
   <si>
-    <t>Тишков Денис</t>
+    <t>Tishkov Denis</t>
   </si>
   <si>
-    <t>Маслов Алексей</t>
+    <t>Maslov Aleksey</t>
   </si>
   <si>
-    <t>Чернышов Виктор</t>
+    <t>Chernyshov Viktor</t>
   </si>
   <si>
-    <t>Ващук Виталий</t>
+    <t>Vashchuk Vitalii</t>
   </si>
   <si>
-    <t>Шамшиев Батырбек</t>
+    <t>Shamshiev Batyrbek</t>
   </si>
   <si>
-    <t>Айтбаев Улан</t>
+    <t>Aytbaev Ulan</t>
   </si>
   <si>
-    <t>Тезекбаев Эркин</t>
+    <t>Tezekbaev Erkin</t>
   </si>
   <si>
-    <t>Джабасов Назымбек</t>
+    <t>Dzhabasov Nazymbek</t>
   </si>
   <si>
-    <t>Зиннатуллин Айрат</t>
+    <t>Zinnatullin Ayrat</t>
   </si>
   <si>
-    <t>Вовк Богдан</t>
+    <t>Vovk Bogdan</t>
   </si>
   <si>
-    <t>Балашов Михаил</t>
+    <t>Balashov Mihail</t>
   </si>
   <si>
-    <t>Чудаков Кирилл</t>
+    <t>Chudakov Kirill</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>