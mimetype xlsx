--- v3 (2026-08-19)
+++ v4 (2026-10-14)
@@ -119,51 +119,51 @@
   <si>
     <t>Popov Matvej</t>
   </si>
   <si>
     <t>Udachin Maksim</t>
   </si>
   <si>
     <t>Yasineckiy Sergey</t>
   </si>
   <si>
     <t>Dmitriev Georgiy</t>
   </si>
   <si>
     <t>Kostenko Kirill</t>
   </si>
   <si>
     <t>Moskvichev Pavel</t>
   </si>
   <si>
     <t>Osipov Nikita</t>
   </si>
   <si>
     <t>Petrushin Semen</t>
   </si>
   <si>
-    <t>Sanenkov Artem</t>
+    <t>Shanenkov Artyom</t>
   </si>
   <si>
     <t>Yasinetskiy Artem</t>
   </si>
   <si>
     <t>Zhogin Artem</t>
   </si>
   <si>
     <t>Hisamov Ruslan</t>
   </si>
   <si>
     <t>Isakov Timofey</t>
   </si>
   <si>
     <t>Potehin Nikita</t>
   </si>
   <si>
     <t>Sageev Ajrat</t>
   </si>
   <si>
     <t>Shvecov Bogdan</t>
   </si>
   <si>
     <t>Sokolov Ivan</t>
   </si>