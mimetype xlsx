--- v3 (2026-08-28)
+++ v4 (2026-10-13)
@@ -155,51 +155,51 @@
   <si>
     <t>Ermak Nikita</t>
   </si>
   <si>
     <t>Gorbachev Maksim</t>
   </si>
   <si>
     <t>Lahtin Mihail</t>
   </si>
   <si>
     <t>Markov Dmitriy</t>
   </si>
   <si>
     <t>Motylev Renat</t>
   </si>
   <si>
     <t>Pydin Lev</t>
   </si>
   <si>
     <t>Simonov Georgiy</t>
   </si>
   <si>
     <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Anosov Aleksey</t>
+    <t>Anosov Alex</t>
   </si>
   <si>
     <t>Demidovic Maksim</t>
   </si>
   <si>
     <t>Elcov Sevastyan</t>
   </si>
   <si>
     <t>Ermakov Kirill</t>
   </si>
   <si>
     <t>Gerasev Nazar</t>
   </si>
   <si>
     <t>Kozman Reda</t>
   </si>
   <si>
     <t>Kulikov Nazar</t>
   </si>
   <si>
     <t>Kurzenev Andrey</t>
   </si>
   <si>
     <t>Platonov Urij</t>
   </si>
@@ -838,91 +838,91 @@
       </c>
       <c r="C9" s="8">
         <v>2011</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2011</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2012</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2014</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2011</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="1"/>
@@ -1438,51 +1438,51 @@
       </c>
       <c r="C39" s="8">
         <v>2012</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2014</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2012</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="1"/>