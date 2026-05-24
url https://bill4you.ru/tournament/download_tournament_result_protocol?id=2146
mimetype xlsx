--- v1 (2026-03-01)
+++ v2 (2026-05-24)
@@ -1078,108 +1078,108 @@
       </c>
       <c r="C21" s="8">
         <v>2011</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2013</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2012</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1378,51 +1378,51 @@
       </c>
       <c r="C36" s="8">
         <v>2015</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>2013</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F38" s="1"/>