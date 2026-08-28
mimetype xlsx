--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -20,321 +20,321 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России "Свободная пирамида", мальчики до 13 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.01.2024, БК «Антей», Россия, Свердловская область, Екатеринбург, ул. Малышева 53 / 6 этаж</t>
+    <t>03.01.2024, БК «Антей», Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Малышева 53 / 6 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 45</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Апальков Александр</t>
+    <t>Apal'kov Aleksandr</t>
   </si>
   <si>
-    <t>Атнеев Арсений</t>
+    <t>Atneev Arseniy</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Новгородов Никита</t>
+    <t>Novgorodov Nikita</t>
   </si>
   <si>
-    <t>Беляков Ярослав</t>
+    <t>Belyakov Yaroslav</t>
   </si>
   <si>
-    <t>Кораблев Тимофей</t>
+    <t>Korablev Timofey</t>
   </si>
   <si>
-    <t>Логунов Дмитрий</t>
+    <t>Logunov Dmitriy</t>
   </si>
   <si>
-    <t>Морозов Никита</t>
+    <t>Morozov Nikita</t>
   </si>
   <si>
-    <t>Арутюнян Норайр</t>
+    <t>Arutyunyan Norayr</t>
   </si>
   <si>
-    <t>Балкизов Алибек</t>
+    <t>Balkizov Alibek</t>
   </si>
   <si>
-    <t>Волынец Филипп</t>
+    <t>Paderin Arseniy</t>
   </si>
   <si>
-    <t>Падерин Арсений</t>
+    <t>Pilugin Dmitrij</t>
   </si>
   <si>
-    <t>Пилюгин Дмитрий</t>
+    <t>Rodin Aleksej</t>
   </si>
   <si>
-    <t>Родин Алексей</t>
+    <t>Sevkunov Tihon</t>
   </si>
   <si>
-    <t>Шевкунов Тихон</t>
+    <t>Volynec Filipp</t>
   </si>
   <si>
-    <t>Яценко Иван</t>
+    <t>Yacenko Ivan</t>
   </si>
   <si>
-    <t>Волков Макар</t>
+    <t>Gordeev Milan</t>
   </si>
   <si>
-    <t>Гордеев Милан</t>
+    <t>Kalmykov Ilya</t>
   </si>
   <si>
-    <t>Жданов Аркадий</t>
+    <t>Micek Roman</t>
   </si>
   <si>
-    <t>Звездин Георгий</t>
+    <t>Putrov Il'a</t>
   </si>
   <si>
-    <t>Калмыков Илья</t>
+    <t>Stareschak Matvey</t>
   </si>
   <si>
-    <t>Мицек Роман</t>
+    <t>Volkov Makar</t>
   </si>
   <si>
-    <t>Путров Илья</t>
+    <t>Zdanov Arkadij</t>
   </si>
   <si>
-    <t>Старещак Матвей</t>
+    <t>Zvezdin Georgij</t>
   </si>
   <si>
-    <t>Горбачев Максим</t>
+    <t>Ermak Nikita</t>
   </si>
   <si>
-    <t>Ермак Никита</t>
+    <t>Gorbachev Maksim</t>
   </si>
   <si>
-    <t>Лахтин Михаил</t>
+    <t>Lahtin Mihail</t>
   </si>
   <si>
-    <t>Марков Дмитрий</t>
+    <t>Markov Dmitriy</t>
   </si>
   <si>
-    <t>Мотылев Ренат</t>
+    <t>Motylev Renat</t>
   </si>
   <si>
-    <t>Пыдин Лев</t>
+    <t>Pydin Lev</t>
   </si>
   <si>
-    <t>Симонов Георгий</t>
+    <t>Simonov Georgiy</t>
   </si>
   <si>
-    <t>Юрков Захар</t>
+    <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Аносов Алексей</t>
+    <t>Anosov Aleksey</t>
   </si>
   <si>
-    <t>Герасев Назар</t>
+    <t>Demidovic Maksim</t>
   </si>
   <si>
-    <t>Демидович Максим</t>
+    <t>Elcov Sevastyan</t>
   </si>
   <si>
-    <t>Ельцов Севастьян</t>
+    <t>Ermakov Kirill</t>
   </si>
   <si>
-    <t>Ермаков Кирилл</t>
+    <t>Gerasev Nazar</t>
   </si>
   <si>
-    <t>Козман Реда</t>
+    <t>Kozman Reda</t>
   </si>
   <si>
-    <t>Куликов Назар</t>
+    <t>Kulikov Nazar</t>
   </si>
   <si>
-    <t>Курзенев Андрей</t>
+    <t>Kurzenev Andrey</t>
   </si>
   <si>
-    <t>Платонов Юрий</t>
+    <t>Platonov Urij</t>
   </si>
   <si>
-    <t>Тавапов Тимур</t>
+    <t>Shalaev Timur</t>
   </si>
   <si>
-    <t>Уваров Виталий</t>
+    <t>Shigapov Samat</t>
   </si>
   <si>
-    <t>Шалаев Тимур</t>
+    <t>Tavapov Timur</t>
   </si>
   <si>
-    <t>Шигапов Самат</t>
+    <t>Uvarov Vitalij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Челябинская область</t>
+    <t>Chelyabinsk Region</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
   <si>
-    <t>Краснодарский край</t>
+    <t>Krasnodar Territory</t>
   </si>
   <si>
-    <t>Самарская область</t>
+    <t>Samara Region</t>
   </si>
   <si>
-    <t>Волгоградская область</t>
+    <t>Volgograd Region</t>
   </si>
   <si>
-    <t>Ставропольский край</t>
+    <t>Stavropol Territory</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Kaluga Region</t>
   </si>
   <si>
-    <t>Калужская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Пермский край</t>
+    <t>Perm Territory</t>
   </si>
   <si>
-    <t>Амурская область</t>
+    <t>Autonomous Republic of Crimea</t>
   </si>
   <si>
-    <t>Республика Крым</t>
+    <t>Amur Region</t>
   </si>
   <si>
-    <t>Республика Татарстан (Татарстан)</t>
+    <t>Republic of Tatarstan</t>
   </si>
   <si>
-    <t>Удмуртская Республика</t>
+    <t>Udmurtian Republic</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Ульяновская область</t>
+    <t>Ulyanovsk Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -995,354 +995,354 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2011</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2011</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2013</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2012</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2011</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2012</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>2011</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2011</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F34" s="1"/>
@@ -1361,51 +1361,51 @@
       </c>
       <c r="D35" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2015</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>2013</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
@@ -1458,114 +1458,114 @@
       </c>
       <c r="C40" s="8">
         <v>2014</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2012</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>2012</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>2011</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
@@ -1618,114 +1618,114 @@
       </c>
       <c r="C48" s="8">
         <v>2013</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
         <v>2015</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
         <v>2015</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="10"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="1"/>
     </row>