--- v2 (2026-03-04)
+++ v3 (2026-08-24)
@@ -20,369 +20,369 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>FAMILY семейный парный турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.01.2024, БАЗА, Россия, Москва, Электролитный проезд 3,  строение 1</t>
+    <t>28.01.2024, БАЗА, Russian Federation, Moscow, Электролитный проезд 3,  строение 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 76</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Морозов Елисей</t>
+    <t>Morozov Elisej</t>
   </si>
   <si>
-    <t>Тихий Артемий</t>
+    <t>Tihij Artemij</t>
   </si>
   <si>
-    <t>Евтропов Роман</t>
+    <t>Evtropov Roman</t>
   </si>
   <si>
-    <t>Лутфуллина Карина</t>
+    <t>Soltan Oleg</t>
   </si>
   <si>
-    <t>Борисов Дмитрий</t>
+    <t>Borisov Dmitriy</t>
   </si>
   <si>
-    <t>Детинина Мария</t>
+    <t>Detinina Maria</t>
   </si>
   <si>
-    <t>Мухортова Майя</t>
+    <t>Mukhortova Maiia</t>
   </si>
   <si>
-    <t>Терешков Святослав</t>
+    <t>Tereskov Svatoslav</t>
   </si>
   <si>
-    <t>Акопян Есения</t>
+    <t>Akopan Esenia</t>
   </si>
   <si>
-    <t>Герасимов Роман</t>
+    <t>Gerasimov Roman</t>
   </si>
   <si>
-    <t>Григорьев Дмитрий</t>
+    <t>Grigoriev Dmitrij</t>
   </si>
   <si>
-    <t>Жарких Роман</t>
+    <t>Kudriavtceva Sofia</t>
   </si>
   <si>
-    <t>Кудрявцева София</t>
+    <t>Nadtociev Stepan</t>
   </si>
   <si>
-    <t>Надточиев Степан</t>
+    <t>Novikova Ekaterina</t>
   </si>
   <si>
-    <t>Новикова Екатерина</t>
+    <t>Sarmanova Milena</t>
   </si>
   <si>
-    <t>Сарманова Милена</t>
+    <t>Zharkih Roman</t>
   </si>
   <si>
-    <t>Ананьев Валентин</t>
+    <t>Ananev Valentin</t>
   </si>
   <si>
-    <t>Белов Севастьян</t>
+    <t>Belov Sevastyan</t>
   </si>
   <si>
-    <t>Грачёв Семён</t>
+    <t>Drogin Rik</t>
   </si>
   <si>
-    <t>Григорьева Ксения</t>
+    <t>Gracev Semen</t>
   </si>
   <si>
-    <t>Григорьева Лали</t>
+    <t>Grigoreva Lali</t>
   </si>
   <si>
-    <t>Дрогин Рик</t>
+    <t>Grigorieva Ksenia</t>
   </si>
   <si>
-    <t>Китицин Игорь</t>
+    <t>Harlamov Demid</t>
   </si>
   <si>
-    <t>Левина Алёна</t>
+    <t>Khaliman Maria</t>
   </si>
   <si>
-    <t>Лосев Александр А.</t>
+    <t>Kiticin Igor</t>
   </si>
   <si>
-    <t>Лоснов Григорий</t>
+    <t>Levina Alena</t>
   </si>
   <si>
-    <t>Нечаева Альбина</t>
+    <t>Losev Aleksandr</t>
   </si>
   <si>
-    <t>Овсепян Тимур</t>
+    <t>Losnov Grigorij</t>
   </si>
   <si>
-    <t>Семченков Арсений</t>
+    <t>Nechaeva Albina</t>
   </si>
   <si>
-    <t>Ургапов Константин</t>
+    <t>Ovsepyan Timur</t>
   </si>
   <si>
-    <t>Халиман Мария</t>
+    <t>Semcenkov Arsenij</t>
   </si>
   <si>
-    <t>Харламов Демид</t>
+    <t>Urgapov Konstantin</t>
   </si>
   <si>
-    <t>Алексеева Варвара</t>
+    <t>Alekseeva Varvara</t>
   </si>
   <si>
-    <t>Ассесоров Михаил</t>
+    <t>Assesorov Mihail</t>
   </si>
   <si>
-    <t>Бабышкин Михаил</t>
+    <t>Babyskin Mihail</t>
   </si>
   <si>
-    <t>Баринов Михаил</t>
+    <t>Barinov Mihail</t>
   </si>
   <si>
-    <t>Гоцев Евгений</t>
+    <t>Emelyanov Ilya</t>
   </si>
   <si>
-    <t>Емельянов Илья</t>
+    <t>Gocev Evgenij</t>
   </si>
   <si>
-    <t>Замараева Мария</t>
+    <t>Hromyh Daniil</t>
   </si>
   <si>
-    <t>Ильченко Серафим</t>
+    <t>Il'cenko Serafim</t>
   </si>
   <si>
-    <t>Истомина Дарья</t>
+    <t>Istomina Darya</t>
   </si>
   <si>
-    <t>Никольская Василиса</t>
+    <t>Nikolskaya Vasilisa</t>
   </si>
   <si>
-    <t>Полтавская Елизавета</t>
+    <t>Poltavskaya Elizaveta</t>
   </si>
   <si>
-    <t>Самохин Алексей</t>
+    <t>Samohin Aleksey</t>
   </si>
   <si>
-    <t>Сиротин Глеб</t>
+    <t>Sirotin Gleb</t>
   </si>
   <si>
-    <t>Судариков Илья</t>
+    <t>Sudarikov Il'a</t>
   </si>
   <si>
-    <t>Тиньков Игорь</t>
+    <t>Tinkov Igor</t>
   </si>
   <si>
-    <t>Хромых Даниил</t>
+    <t>Zamaraeva Mariya</t>
   </si>
   <si>
-    <t>Белый Артем</t>
+    <t>Belyy Artem</t>
   </si>
   <si>
-    <t>Герасимов Кирилл</t>
+    <t>Filimonova Sofia</t>
   </si>
   <si>
-    <t>Иванов Прохор</t>
+    <t>Gerasimov Kirill</t>
   </si>
   <si>
-    <t>Иевлев Артемий</t>
+    <t>Hvostenko Maksim</t>
   </si>
   <si>
-    <t>Корноушенко Федор</t>
+    <t>Hvostenko Mihail</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Ievlev Artemiy</t>
   </si>
   <si>
-    <t>Мосейчук Дарья</t>
+    <t>Ivanov Prohor</t>
   </si>
   <si>
-    <t>Поздновский Сергей</t>
+    <t>Kornousheko Fedor</t>
   </si>
   <si>
-    <t>Просс Илья</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Разуваева Алёна</t>
+    <t>Moseychuk Darya</t>
   </si>
   <si>
-    <t>Раков Платон</t>
+    <t>Pozdnovskiy Sergey</t>
   </si>
   <si>
-    <t>Солдатов Игорь</t>
+    <t>Pross Ilia</t>
   </si>
   <si>
-    <t>Ургапова Милана</t>
+    <t>Rakov Platon</t>
   </si>
   <si>
-    <t>Филимонова Софья</t>
+    <t>Razuvaeva Alena</t>
   </si>
   <si>
-    <t>Хвостенко Максим</t>
+    <t>Soldatov Igor</t>
   </si>
   <si>
-    <t>Хвостенко Михаил</t>
+    <t>Urgapova Milana</t>
   </si>
   <si>
-    <t>Алексеева Кира</t>
+    <t>Alekseeva Kira</t>
   </si>
   <si>
-    <t>Борисов Михаил</t>
+    <t>Borisov Mihail</t>
   </si>
   <si>
-    <t>Грибанов Яромир</t>
+    <t>Ermolenko Konstantin</t>
   </si>
   <si>
-    <t>Ермоленко Константин</t>
+    <t>Gribanov Yaromir</t>
   </si>
   <si>
-    <t>Жамнов Ярослав</t>
+    <t>Iakovlev Daniil</t>
   </si>
   <si>
-    <t>Жданькова Дарья</t>
+    <t>Letova Maryana</t>
   </si>
   <si>
-    <t>Летова Марьяна</t>
+    <t>Marikov Daniil</t>
   </si>
   <si>
-    <t>Мариков Даниил</t>
+    <t>Minaeva Polina</t>
   </si>
   <si>
-    <t>Минаева Полина</t>
+    <t>Ogorodnikova Milena</t>
   </si>
   <si>
-    <t>Огородникова Милена</t>
+    <t>Soya-Serko Nikita</t>
   </si>
   <si>
-    <t>Соя-Серко Никита</t>
+    <t>Zhamnov Yaroslav</t>
   </si>
   <si>
-    <t>Яковлев Даниил</t>
+    <t>Zhdankova Darya</t>
   </si>
   <si>
-    <t>Горулев Мирон</t>
+    <t>Ceklin Ivan</t>
   </si>
   <si>
-    <t>Чеклин Иван</t>
+    <t>Cheklin Maksim</t>
   </si>
   <si>
-    <t>Чеклин Максим</t>
+    <t>Gorulev Miron</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>3р</t>
   </si>
   <si>
-    <t>3р</t>
+    <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Долгопрудный</t>
+    <t>Dolgoprudny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1042,148 +1042,148 @@
       </c>
       <c r="C17" s="8">
         <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>2013</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>106</v>
       </c>
@@ -1192,310 +1192,310 @@
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>2014</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>2014</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C32" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
@@ -1542,88 +1542,88 @@
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>2008</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C44" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E44" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E44" s="9"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>2003</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E45" s="9"/>
+      <c r="E45" s="9" t="s">
+        <v>106</v>
+      </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>2011</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E47" s="9" t="s">
@@ -1708,379 +1708,379 @@
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>2013</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E56" s="9"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="E57" s="9"/>
+        <v>103</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>106</v>
+      </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="C58" s="8"/>
+      <c r="C58" s="8">
+        <v>2016</v>
+      </c>
       <c r="D58" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E58" s="9"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E60" s="9"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C61" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="E61" s="9"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="C62" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C62" s="8"/>
       <c r="D62" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E62" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="9"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E63" s="9"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
         <v>2012</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="C66" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C66" s="8"/>
       <c r="D66" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E66" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E66" s="9"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="C68" s="8"/>
+      <c r="C68" s="8">
+        <v>2015</v>
+      </c>
       <c r="D68" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="C70" s="8"/>
+      <c r="C70" s="8">
+        <v>2015</v>
+      </c>
       <c r="D70" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E70" s="9"/>
+      <c r="E70" s="9" t="s">
+        <v>106</v>
+      </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8"/>
       <c r="D71" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E71" s="9"/>
+      <c r="E71" s="9" t="s">
+        <v>106</v>
+      </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8"/>
       <c r="D72" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E72" s="9"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
@@ -2114,235 +2114,235 @@
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8"/>
       <c r="D75" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E75" s="9"/>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="C76" s="8"/>
+      <c r="C76" s="8">
+        <v>2012</v>
+      </c>
       <c r="D76" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E76" s="9"/>
+      <c r="E76" s="9" t="s">
+        <v>106</v>
+      </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C77" s="8"/>
+      <c r="C77" s="8">
+        <v>2014</v>
+      </c>
       <c r="D77" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="C78" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C78" s="8"/>
       <c r="D78" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E78" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E78" s="9"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="C79" s="8"/>
+      <c r="C79" s="8">
+        <v>2012</v>
+      </c>
       <c r="D79" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E79" s="9"/>
+      <c r="E79" s="9" t="s">
+        <v>106</v>
+      </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="C81" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C81" s="8"/>
       <c r="D81" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E81" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E81" s="9"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8"/>
       <c r="D82" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E82" s="9"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C83" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C83" s="8"/>
       <c r="D83" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8"/>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="C84" s="8"/>
+      <c r="C84" s="8">
+        <v>1985</v>
+      </c>
       <c r="D84" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E84" s="9"/>
+      <c r="E84" s="9" t="s">
+        <v>106</v>
+      </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8"/>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
-        <v>1985</v>
+        <v>2011</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8"/>
       <c r="B86" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="C86" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C86" s="8"/>
       <c r="D86" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E86" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E86" s="9"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="10"/>
       <c r="B87" s="7"/>
       <c r="C87" s="7"/>
       <c r="D87" s="7"/>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="10"/>
       <c r="B88" s="7"/>
       <c r="C88" s="7"/>
       <c r="D88" s="7"/>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">