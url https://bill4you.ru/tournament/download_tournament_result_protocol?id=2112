--- v4 (2026-03-29)
+++ v5 (2026-06-19)
@@ -68,135 +68,135 @@
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Володин-Башкатов</t>
   </si>
   <si>
     <t>Ливада Никита</t>
   </si>
   <si>
     <t>Володин Никита</t>
   </si>
   <si>
     <t>Башкатов Евгений</t>
   </si>
   <si>
     <t>Крыжановский-Кочкин</t>
   </si>
   <si>
     <t>Кочкин Максим</t>
   </si>
   <si>
     <t>Крыжановский Сергей</t>
   </si>
   <si>
-    <t>Зверев-Аверьянов</t>
-[...7 lines deleted...]
-  <si>
     <t>Муциев-Омаров</t>
   </si>
   <si>
     <t>Омаров Алибек</t>
   </si>
   <si>
     <t>Муциев Арби</t>
   </si>
   <si>
-    <t>Мадаминов-Лепшаков</t>
+    <t>Зверев-Аверьянов</t>
   </si>
   <si>
-    <t>Мадаминов Азиз</t>
+    <t>Аверьянов Всеволод</t>
   </si>
   <si>
-    <t>Лепшаков Дастан</t>
+    <t>Зверев Максим</t>
   </si>
   <si>
     <t>Миронова-Замалеев</t>
   </si>
   <si>
     <t>Замалеев Эйнар</t>
   </si>
   <si>
     <t>Миронова Диана</t>
   </si>
   <si>
     <t>Колосов-Салтовский</t>
   </si>
   <si>
     <t>Колосов Денис</t>
   </si>
   <si>
     <t>Салтовский Евгений</t>
   </si>
   <si>
     <t>Зайцев-Швыряев</t>
   </si>
   <si>
     <t>Зайцев Семен</t>
   </si>
   <si>
     <t>Швыряев Леонид</t>
   </si>
   <si>
+    <t>Мадаминов-Лепшаков</t>
+  </si>
+  <si>
+    <t>Мадаминов Азиз</t>
+  </si>
+  <si>
+    <t>Лепшаков Дастан</t>
+  </si>
+  <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Беларусь</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Кыргызстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -831,385 +831,385 @@
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="10">
         <v>3</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="9"/>
       <c r="B19" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="3">
       <c r="A20" s="9"/>
       <c r="B20" s="12"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="12"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10">
         <v>3</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="9">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="9"/>
       <c r="B23" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="9">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="3">
       <c r="A24" s="9"/>
       <c r="B24" s="12"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="12"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="9">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="9"/>
       <c r="B27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="9">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="3">
       <c r="A28" s="9"/>
       <c r="B28" s="12"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="12"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="9">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="9"/>
       <c r="B31" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="9">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E31" s="12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="3">
       <c r="A32" s="9"/>
       <c r="B32" s="12"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="12"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="9"/>
       <c r="B34" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="9">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E34" s="12" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="9"/>
       <c r="B35" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="9">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E35" s="12" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="3">
       <c r="A36" s="9"/>
       <c r="B36" s="12"/>
       <c r="C36" s="9"/>
       <c r="D36" s="9"/>
       <c r="E36" s="12"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="9"/>
       <c r="B38" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="9">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E38" s="12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="9"/>
       <c r="B39" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="9">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E39" s="12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="3">
       <c r="A40" s="9"/>
       <c r="B40" s="12"/>
       <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="12"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="13"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="1"/>
     </row>