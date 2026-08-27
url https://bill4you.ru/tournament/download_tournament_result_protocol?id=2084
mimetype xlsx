--- v1 (2026-01-10)
+++ v2 (2026-08-27)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t xml:space="preserve">Суперфинал 24 лучших кубок России по пулу 2023 </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.12.2023, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>16.12.2023, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Луцкер Сергей</t>
+    <t>Lucker Sergey</t>
   </si>
   <si>
-    <t>Дуданец Максим</t>
+    <t>Dudanec Maksim</t>
   </si>
   <si>
-    <t>Буслаев Евгений</t>
+    <t>Buslaev Evgeniy</t>
   </si>
   <si>
-    <t>Ремез Алексей</t>
+    <t>Remez Aleksey</t>
   </si>
   <si>
-    <t>Лукин Артем</t>
+    <t>Lukin Artem</t>
   </si>
   <si>
-    <t>Матвиенко Владимир</t>
+    <t>Matvienko Vladimir</t>
   </si>
   <si>
-    <t>Дзускаев Андрей</t>
+    <t>Dzuskaev Andrei</t>
   </si>
   <si>
-    <t>Хайруллин Ильяс</t>
+    <t>Hajrullin Il'as</t>
   </si>
   <si>
-    <t>Золотилов Константин</t>
+    <t>Korolev Maksim</t>
   </si>
   <si>
-    <t>Королев Максим</t>
+    <t>Novoselov Mihail</t>
   </si>
   <si>
-    <t>Новоселов Михаил</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Zolotilov Konstantin</t>
   </si>
   <si>
-    <t>Лыпкань Таисия</t>
+    <t>Lypkan' Taisia</t>
   </si>
   <si>
-    <t>Михайлов Леонид</t>
+    <t>Mihajlov Leonid</t>
   </si>
   <si>
-    <t>Пименова Ника</t>
+    <t>Pimenova Nika</t>
   </si>
   <si>
-    <t>Плиско Антон</t>
+    <t>Plisko Anton</t>
   </si>
   <si>
-    <t>Демьянов Сергей</t>
+    <t>Dem'anov Sergej</t>
   </si>
   <si>
-    <t>Журавлев Александр</t>
+    <t>Kovalerchik Arseniy</t>
   </si>
   <si>
-    <t>Ковалерчик Арсений</t>
+    <t>Loboda Artem</t>
   </si>
   <si>
-    <t>Лобода Артем</t>
+    <t>Matvienko Nika</t>
   </si>
   <si>
-    <t>Матвиенко Ника</t>
+    <t>Revenkov Alexandr</t>
   </si>
   <si>
-    <t>Ревенков Александр</t>
+    <t>Rusov Artur</t>
   </si>
   <si>
-    <t>Русов Артур</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Zuravlev Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -829,114 +829,114 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1993</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1985</v>
+        <v>2006</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2011</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="1"/>
@@ -1009,177 +1009,177 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>