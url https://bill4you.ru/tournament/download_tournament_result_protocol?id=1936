--- v0 (2025-10-08)
+++ v1 (2026-08-25)
@@ -12,209 +12,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Кубок "Газпромнефть-Заполярье" Тюмень 2023</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.11.2023, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>18.11.2023, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Олейник Вадим</t>
+    <t>Oleynik Vadim</t>
   </si>
   <si>
-    <t>Широков Анатолий</t>
+    <t>Shirokov Anatoliy</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-St</t>
   </si>
   <si>
-    <t>Сухов Дмитрий</t>
+    <t>Suhov Dmitriy</t>
   </si>
   <si>
-    <t>Ахмеров Ильяс</t>
+    <t>Ahmerov Ilyas</t>
   </si>
   <si>
-    <t>Баландин Дмитрий</t>
+    <t>Balandin Dmitriy</t>
   </si>
   <si>
-    <t>Гельман Евгений</t>
+    <t>Gelman Evgeniy</t>
   </si>
   <si>
-    <t>Мочалов Игорь</t>
+    <t>Mochalov Igor</t>
   </si>
   <si>
-    <t>Алешов Сергей</t>
+    <t>Aleshov Sergey</t>
   </si>
   <si>
-    <t>Еманаков Вадим</t>
+    <t>Emanakov Vadim</t>
   </si>
   <si>
-    <t>Климин Роман</t>
+    <t>Habitov Artur</t>
   </si>
   <si>
-    <t>Ненашев Андрей</t>
+    <t>Klimin Roman</t>
   </si>
   <si>
-    <t>Нурисламов Артур</t>
+    <t>Nenasev Andrej</t>
   </si>
   <si>
-    <t>Павлов Николай</t>
+    <t>Nurislamov Artur</t>
   </si>
   <si>
-    <t>Санников Антон</t>
+    <t>Pavlov Nikolay</t>
   </si>
   <si>
-    <t>Хабитов Артур</t>
+    <t>Sannikov Anton</t>
   </si>
   <si>
-    <t>Апасов Гайдар</t>
+    <t>Apasov Gaydar</t>
   </si>
   <si>
-    <t>Бакиев Эдуард</t>
+    <t>Bakiev Eduard</t>
   </si>
   <si>
-    <t>Белоус Максим</t>
+    <t>Belous Maksim</t>
   </si>
   <si>
-    <t>Глазычев Сергей</t>
+    <t>Egorov Petr</t>
   </si>
   <si>
-    <t>Егоров Пётр</t>
+    <t>Glazychev Si</t>
   </si>
   <si>
-    <t>Исаенко Сергей</t>
+    <t>Hramov Oleg</t>
   </si>
   <si>
-    <t>Котума Валерий</t>
+    <t>Isaenko Sergey</t>
   </si>
   <si>
-    <t>Кузнецов Алексей</t>
+    <t>Kotuma Valeriy</t>
   </si>
   <si>
-    <t>Плотников Евгений</t>
+    <t>Kuznecov Aleksey</t>
   </si>
   <si>
-    <t>Попов Одиссей</t>
+    <t>Plotnikov Evgeniy</t>
   </si>
   <si>
-    <t>Пушнов Борис</t>
+    <t>Popov Odissey</t>
   </si>
   <si>
-    <t>Саитгареев Ильмир</t>
+    <t>Pushnov Boris</t>
   </si>
   <si>
-    <t>Старина Иван</t>
+    <t>Saitgareev Ilmir</t>
   </si>
   <si>
-    <t>Трубехин Владимир</t>
+    <t>Scherbakov Maksim</t>
   </si>
   <si>
-    <t>Храмов Олег</t>
+    <t>Starina Ivan</t>
   </si>
   <si>
-    <t>Щербаков Максим</t>
+    <t>Trubehin Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Одинцово</t>
+    <t>Odintsovo</t>
+  </si>
+  <si>
+    <t>Noviy Urengoy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -878,96 +881,96 @@
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1988</v>
+        <v>2001</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1988</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">