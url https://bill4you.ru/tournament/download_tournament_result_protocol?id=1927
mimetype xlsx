--- v0 (2025-10-06)
+++ v1 (2026-08-27)
@@ -14,183 +14,183 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>«LIDER CUP»</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>Женский коммерческий турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.11.2023, «LIDER CUP», Казахстан, Туркестанская область, Туркестан, Проспект Жибек жолы 4Б</t>
+    <t>18.11.2023, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваль Дарья</t>
+    <t>Koval Darya</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Бричковская Анастасия</t>
+    <t>Brichkovskaya Anastasiya</t>
   </si>
   <si>
-    <t>Макатова Ляззат</t>
+    <t>Makatova Lyazzat</t>
   </si>
   <si>
-    <t>Буброва Ирина</t>
+    <t>Bubrova Irina</t>
   </si>
   <si>
-    <t>Югай Елизавета</t>
+    <t>Yugay Elizaveta</t>
   </si>
   <si>
-    <t>Бекмухамбетова Мария</t>
+    <t>Bekmuhambetova Mariya</t>
   </si>
   <si>
-    <t>Гришина Татьяна</t>
+    <t>Grishina Tatyana</t>
   </si>
   <si>
-    <t>Лян Лариса</t>
+    <t>Lyan Larisa</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Мун Светлана</t>
+    <t>Mun Svetlana</t>
   </si>
   <si>
-    <t>Рогозина Наталья</t>
+    <t>Rogozina Natalya</t>
   </si>
   <si>
-    <t>Блатова Кристина</t>
+    <t>Blatova Kristina</t>
   </si>
   <si>
-    <t>Нарбекова Акерке</t>
+    <t>Narbekova Akerke</t>
   </si>
   <si>
-    <t>Пономарева Айганым</t>
+    <t>Ponomareva Ayganym</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Костанай</t>
+    <t>Kostanay</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Кокшетау</t>
+    <t>Kokshetau</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Шахтинск</t>
+    <t>Town of Shakhtinsk</t>
   </si>
   <si>
-    <t>Павлодар</t>
+    <t>Pavlodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>