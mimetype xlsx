--- v1 (2026-03-22)
+++ v2 (2026-09-01)
@@ -20,237 +20,237 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок Председателя Правления ПАО «ГАЗПРОМ» (женщины)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.11.2023, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>15.11.2023, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Комарова Ольга</t>
+    <t>Komarova Ol'ga</t>
   </si>
   <si>
-    <t>Курчавова Виктория</t>
+    <t>Kurcavova Viktoria</t>
   </si>
   <si>
-    <t>Истомина Татьяна</t>
+    <t>Istomina Tat'ana</t>
   </si>
   <si>
-    <t>Николаева Екатерина</t>
+    <t>Nikolaeva Ekaterina</t>
   </si>
   <si>
-    <t>Бажан Лилия</t>
+    <t>Bazan Lilia</t>
   </si>
   <si>
-    <t>Панкратова Галина</t>
+    <t>Pankratova Galina</t>
   </si>
   <si>
-    <t>Савина Светлана</t>
+    <t>Savina Svetlana</t>
   </si>
   <si>
-    <t>Сентякова Елена</t>
+    <t>Sentyakova Elena</t>
   </si>
   <si>
-    <t>Авдеева Мария</t>
+    <t>Avdeeva Mariya</t>
   </si>
   <si>
-    <t>Банарь Юлия</t>
+    <t>Chuveleva Anna</t>
   </si>
   <si>
-    <t>Гиваргизова Алена</t>
+    <t>Givargizova Alena</t>
   </si>
   <si>
-    <t>Кузнецова Наталья</t>
+    <t>Hgkjghh Hihh</t>
   </si>
   <si>
-    <t>Марочкина Анастасия</t>
+    <t>Kjgkg Hihh</t>
   </si>
   <si>
-    <t>Позднякова Марина</t>
+    <t>Kuznecova Natal'a</t>
   </si>
   <si>
-    <t>Полудень Раиса</t>
+    <t>Marockina Anastasia</t>
   </si>
   <si>
-    <t>Чувелева Анна</t>
+    <t>Poluden' Raisa</t>
   </si>
   <si>
-    <t>Земцова Ольга</t>
+    <t>Chernyavskaya Larisa</t>
   </si>
   <si>
-    <t>Игнатова Екатерина</t>
+    <t>Ignatova Ekaterina</t>
   </si>
   <si>
-    <t>Кузьминская Нина</t>
+    <t>Kjgkg Oleg</t>
   </si>
   <si>
-    <t>Ларина Светлана</t>
+    <t>Larina Svetlana</t>
   </si>
   <si>
-    <t>Никогосова Евгения</t>
+    <t>Nikogosova Evgeniya</t>
   </si>
   <si>
-    <t>Плетнева Марина</t>
+    <t>Pletneva Marina</t>
   </si>
   <si>
-    <t>Сорокина Александра</t>
+    <t>Sorokina Aleksandra</t>
   </si>
   <si>
-    <t>Чернявская Лариса</t>
+    <t>Zemcova Ol'ga</t>
   </si>
   <si>
-    <t>Горелова Наталья</t>
+    <t>Soltan Oleg</t>
   </si>
   <si>
-    <t>Субаева Лилия</t>
+    <t>Soltan Stanislava</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>посёлок Ямбург</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Новый Уренгой</t>
+    <t>Noviy Urengoy</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Ухта</t>
+    <t>Ukhta</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Надым</t>
+    <t>Nadym</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Nizhniy Novgorod</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>Астрахань</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Samara</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Astrakhan</t>
   </si>
   <si>
-    <t>Нижний Новгород</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Тверь</t>
+    <t>Penza</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Пенза</t>
+    <t>Tver</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -928,149 +928,147 @@
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1973</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1984</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
@@ -1156,51 +1154,53 @@
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1995</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1974</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="1"/>