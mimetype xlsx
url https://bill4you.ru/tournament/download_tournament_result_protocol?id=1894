--- v1 (2025-12-07)
+++ v2 (2026-08-24)
@@ -20,234 +20,234 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>ФБС Ростовской области</t>
   </si>
   <si>
     <t>3 рейтинговый турнир БК Доберман</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.11.2023, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>11.11.2023, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кочалиди Анестис</t>
+    <t>Kocalidi Anestis</t>
   </si>
   <si>
-    <t>Скребнев Дмитрий</t>
+    <t>Skrebnev Dmitry</t>
   </si>
   <si>
-    <t>Вещев Роман</t>
+    <t>Uh Hj</t>
   </si>
   <si>
-    <t>Вочканов Михаил</t>
+    <t>Vochkanov Mikhail</t>
   </si>
   <si>
-    <t>Богомолов Алексей</t>
+    <t>Bogomolov  Aleksei</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Сагомоньян Арсен</t>
+    <t>Sagomon'an Arsen</t>
   </si>
   <si>
-    <t>Шехаде Денис</t>
+    <t>Shehade Denis</t>
   </si>
   <si>
-    <t>Гололобов Алексей</t>
+    <t>Gololobov Aleksey</t>
   </si>
   <si>
-    <t>Гредягин Андрей</t>
+    <t>Gredyagin Andrey</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Hdhdhb Djjdnd</t>
   </si>
   <si>
-    <t>Кривенков Иван</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Пономарёв Денис</t>
+    <t>Krivenkov Ivan</t>
   </si>
   <si>
-    <t>Семенцов Григорий</t>
+    <t>Ponomarev Denis</t>
   </si>
   <si>
-    <t>Усенко Иван</t>
+    <t>Semencov Grigorij</t>
   </si>
   <si>
-    <t>Холин Александр</t>
+    <t>Usenko Ivan</t>
   </si>
   <si>
-    <t>Буркин Кирилл</t>
+    <t>Burkin Kirill</t>
   </si>
   <si>
-    <t>Ким Леонид</t>
+    <t>Kim Leonid</t>
   </si>
   <si>
-    <t>Комиссаров Владимир</t>
+    <t>Komissarov Vladimir</t>
   </si>
   <si>
-    <t>Лазовский Владимир</t>
+    <t>Lazovskiy Vladimir</t>
   </si>
   <si>
-    <t>Лемешко Андрей</t>
+    <t>Lemesko Andrej</t>
   </si>
   <si>
-    <t>Мартиросян Анатолий</t>
+    <t>Martirosyan Anatoli</t>
   </si>
   <si>
-    <t>Онипченко Анатолий</t>
+    <t>Onipchenko Anatoliy</t>
   </si>
   <si>
-    <t>Салтыков Алексей</t>
+    <t>Saltykov Aleksey</t>
   </si>
   <si>
-    <t>Геворгян Анжела</t>
+    <t>Cikil'din Mihail</t>
   </si>
   <si>
-    <t>Казаков Никита</t>
+    <t>Gevorgyan Anzela</t>
   </si>
   <si>
-    <t>Квон Алексей</t>
+    <t>Kazakov Nikita</t>
   </si>
   <si>
-    <t>Комиссаров Кирилл</t>
+    <t>Komissarov Kirill</t>
   </si>
   <si>
-    <t>Лебедев Сергей</t>
+    <t>Kvon Alexey</t>
   </si>
   <si>
-    <t>Рязанцев Ярослав</t>
+    <t>Lebedev Sergey</t>
   </si>
   <si>
-    <t>Чикильдин Михаил</t>
+    <t>Ryazancev Yaroslav</t>
   </si>
   <si>
-    <t>Шатров Владимир</t>
+    <t>Shatrov Vladimir</t>
   </si>
   <si>
-    <t>Корепанов Андрей</t>
+    <t>Chmutenko Roman</t>
   </si>
   <si>
-    <t>Кутицкий Андрей</t>
+    <t>Korepanov Andrey</t>
   </si>
   <si>
-    <t>Ли Михаил</t>
+    <t>Kutickij Andrej</t>
   </si>
   <si>
-    <t>Офлиян Артём</t>
+    <t>Mikhail Li</t>
   </si>
   <si>
-    <t>Чмутенко Роман</t>
+    <t>Ofliyan Artem</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -731,51 +731,51 @@
       </c>
       <c r="C8" s="8">
         <v>2000</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1986</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>1997</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="1"/>
@@ -908,154 +908,154 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1978</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2003</v>
+        <v>1978</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1981</v>
+        <v>2003</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2009</v>
+        <v>1981</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1986</v>
+        <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F24" s="1"/>
@@ -1186,294 +1186,294 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2003</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>2014</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2000</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1985</v>
+        <v>1999</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>