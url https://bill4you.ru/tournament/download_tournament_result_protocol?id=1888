--- v0 (2026-01-10)
+++ v1 (2026-04-08)
@@ -50,99 +50,99 @@
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Зырянова-Сидоренко</t>
   </si>
   <si>
-    <t>Зырянова Анастасия</t>
+    <t>Сидоренко Елизавета</t>
   </si>
   <si>
-    <t>Сидоренко Елизавета</t>
+    <t>Зырянова Анастасия</t>
   </si>
   <si>
     <t>Крупенникова-Зацепина</t>
   </si>
   <si>
-    <t>Крупенникова Наталья</t>
+    <t>Зацепина Дарья</t>
   </si>
   <si>
-    <t>Зацепина Дарья</t>
+    <t>Крупенникова Наталья</t>
   </si>
   <si>
     <t>Лосева-Шипулина</t>
   </si>
   <si>
     <t>Лосева Елизавета</t>
   </si>
   <si>
     <t>Шипулина Дарья</t>
   </si>
   <si>
     <t>Волкова-Карпенко</t>
   </si>
   <si>
     <t>Волкова Кристина</t>
   </si>
   <si>
     <t>Карпенко Полина</t>
   </si>
   <si>
     <t>Полежаева-Ракова</t>
   </si>
   <si>
     <t>Полежаева Евгения</t>
   </si>
   <si>
     <t>Ракова Дарья</t>
   </si>
   <si>
     <t>Тошпокова-Малащенко</t>
   </si>
   <si>
-    <t>Тошпокова Алёна</t>
+    <t>Малащенко Владислава</t>
   </si>
   <si>
-    <t>Малащенко Владислава</t>
+    <t>Тошпокова Алёна</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Гребеньков Виталий</t>
   </si>
   <si>
     <t>Емельянова Светлана</t>
   </si>
   <si>
     <t>Александров Егор</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
@@ -671,131 +671,131 @@
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="10">
         <v>1</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="9"/>
       <c r="B9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="9">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="9"/>
       <c r="B10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="9">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="3">
       <c r="A11" s="9"/>
       <c r="B11" s="12"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="12"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="10">
         <v>2</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="9"/>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="9">
-        <v>1984</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9"/>
       <c r="B14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="9">
-        <v>2008</v>
+        <v>1984</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="3">
       <c r="A15" s="9"/>
       <c r="B15" s="12"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
@@ -981,72 +981,72 @@
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="9">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="9">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="13"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>