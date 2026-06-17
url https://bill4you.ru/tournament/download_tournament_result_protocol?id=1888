--- v1 (2026-04-08)
+++ v2 (2026-06-17)
@@ -65,66 +65,66 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Зырянова-Сидоренко</t>
   </si>
   <si>
     <t>Сидоренко Елизавета</t>
   </si>
   <si>
     <t>Зырянова Анастасия</t>
   </si>
   <si>
     <t>Крупенникова-Зацепина</t>
   </si>
   <si>
     <t>Зацепина Дарья</t>
   </si>
   <si>
     <t>Крупенникова Наталья</t>
   </si>
   <si>
+    <t>Волкова-Карпенко</t>
+  </si>
+  <si>
+    <t>Волкова Кристина</t>
+  </si>
+  <si>
+    <t>Карпенко Полина</t>
+  </si>
+  <si>
     <t>Лосева-Шипулина</t>
   </si>
   <si>
     <t>Лосева Елизавета</t>
   </si>
   <si>
     <t>Шипулина Дарья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Карпенко Полина</t>
   </si>
   <si>
     <t>Полежаева-Ракова</t>
   </si>
   <si>
     <t>Полежаева Евгения</t>
   </si>
   <si>
     <t>Ракова Дарья</t>
   </si>
   <si>
     <t>Тошпокова-Малащенко</t>
   </si>
   <si>
     <t>Малащенко Владислава</t>
   </si>
   <si>
     <t>Тошпокова Алёна</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Гребеньков Виталий</t>
   </si>
@@ -795,134 +795,134 @@
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="9">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="9">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>23</v>
       </c>