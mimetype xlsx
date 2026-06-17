--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -65,66 +65,66 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Зырянова-Сидоренко</t>
   </si>
   <si>
     <t>Сидоренко Елизавета</t>
   </si>
   <si>
     <t>Зырянова Анастасия</t>
   </si>
   <si>
     <t>Крупенникова-Зацепина</t>
   </si>
   <si>
     <t>Зацепина Дарья</t>
   </si>
   <si>
     <t>Крупенникова Наталья</t>
   </si>
   <si>
+    <t>Лосева-Шипулина</t>
+  </si>
+  <si>
+    <t>Лосева Елизавета</t>
+  </si>
+  <si>
+    <t>Шипулина Дарья</t>
+  </si>
+  <si>
     <t>Волкова-Карпенко</t>
   </si>
   <si>
     <t>Волкова Кристина</t>
   </si>
   <si>
     <t>Карпенко Полина</t>
-  </si>
-[...7 lines deleted...]
-    <t>Шипулина Дарья</t>
   </si>
   <si>
     <t>Полежаева-Ракова</t>
   </si>
   <si>
     <t>Полежаева Евгения</t>
   </si>
   <si>
     <t>Ракова Дарья</t>
   </si>
   <si>
     <t>Тошпокова-Малащенко</t>
   </si>
   <si>
     <t>Малащенко Владислава</t>
   </si>
   <si>
     <t>Тошпокова Алёна</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Гребеньков Виталий</t>
   </si>
@@ -795,131 +795,131 @@
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="9">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="9">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>