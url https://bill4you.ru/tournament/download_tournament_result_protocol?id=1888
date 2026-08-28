--- v3 (2026-06-17)
+++ v4 (2026-08-28)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t xml:space="preserve">ФБС Новосибирской области </t>
   </si>
   <si>
     <t>Кубок Губернатора Новосибирской области среди женщин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.11.2023, БК Спартак, Россия, Новосибирская область, Новосибирск, ул. Мичурина,  10</t>
+    <t>10.11.2023, БК Спартак, Russian Federation, Novosibirsk Region, Novosibirsk, ул. Мичурина,  10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
     <t>Зырянова-Сидоренко</t>
   </si>
   <si>
-    <t>Сидоренко Елизавета</t>
+    <t>Sidorenko Elizaveta</t>
   </si>
   <si>
-    <t>Зырянова Анастасия</t>
+    <t>Zyryanova Anastasia</t>
   </si>
   <si>
     <t>Крупенникова-Зацепина</t>
   </si>
   <si>
-    <t>Зацепина Дарья</t>
+    <t>Zacepina Dar'a</t>
   </si>
   <si>
-    <t>Крупенникова Наталья</t>
+    <t>Krupennikova Natalya</t>
+  </si>
+  <si>
+    <t>Волкова-Карпенко</t>
+  </si>
+  <si>
+    <t>Volkova Kristina</t>
+  </si>
+  <si>
+    <t>Karpenko Polina</t>
   </si>
   <si>
     <t>Лосева-Шипулина</t>
   </si>
   <si>
-    <t>Лосева Елизавета</t>
+    <t>Loseva Elizaveta</t>
   </si>
   <si>
-    <t>Шипулина Дарья</t>
-[...8 lines deleted...]
-    <t>Карпенко Полина</t>
+    <t>Sipulina Dar'a</t>
   </si>
   <si>
     <t>Полежаева-Ракова</t>
   </si>
   <si>
-    <t>Полежаева Евгения</t>
+    <t>Polezaeva Evgenia</t>
   </si>
   <si>
-    <t>Ракова Дарья</t>
+    <t>Rakova Dar'a</t>
   </si>
   <si>
     <t>Тошпокова-Малащенко</t>
   </si>
   <si>
-    <t>Малащенко Владислава</t>
+    <t>Malasenko Vladislava</t>
   </si>
   <si>
-    <t>Тошпокова Алёна</t>
+    <t>Toshpokova Alena</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Гребеньков Виталий</t>
+    <t>Grebenkov Vitaliy</t>
   </si>
   <si>
-    <t>Емельянова Светлана</t>
+    <t>Emelyanova Svetlana</t>
   </si>
   <si>
-    <t>Александров Егор</t>
+    <t>Aleksandrov Egor</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Novosibirsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -795,131 +795,131 @@
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="9">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="9">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
@@ -984,51 +984,51 @@
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="9">
         <v>2011</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="9">
         <v>2009</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>