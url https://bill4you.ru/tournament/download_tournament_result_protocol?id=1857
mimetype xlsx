--- v0 (2025-10-07)
+++ v1 (2026-08-24)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>5 Всероссийские соревнования по бильярду среди мальчиков до 13 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.11.2023, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>06.11.2023, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шалаев Тимур</t>
+    <t>Shalaev Timur</t>
   </si>
   <si>
-    <t>Волынец Филипп</t>
+    <t>Volynec Filipp</t>
   </si>
   <si>
-    <t>Горбачев Максим</t>
+    <t>Gorbachev Maksim</t>
   </si>
   <si>
-    <t>Лукьянов Михаил</t>
+    <t>Luk'anov Mihail</t>
   </si>
   <si>
-    <t>Демидов Павел</t>
+    <t>Demidov Pavel</t>
   </si>
   <si>
-    <t>Мотылев Ренат</t>
+    <t>Motylev Renat</t>
   </si>
   <si>
-    <t>Сорокин Павел</t>
+    <t>Shvalov Ivan</t>
   </si>
   <si>
-    <t>Швалов Иван</t>
+    <t>Sorokin Pavel</t>
   </si>
   <si>
-    <t>Дроздов Георгий</t>
+    <t>Drozdov Georgiy</t>
   </si>
   <si>
-    <t>Лопарев Владимир</t>
+    <t>Loparev Vladimir</t>
   </si>
   <si>
-    <t>Сорокин Роман</t>
+    <t>Sorokin Roman</t>
   </si>
   <si>
-    <t>Сорокин Руслан</t>
+    <t>Sorokin Ruslan</t>
   </si>
   <si>
-    <t>Голоднюк Максим</t>
+    <t>Golodnyuk Maksim</t>
   </si>
   <si>
-    <t>Кузаков Илья</t>
+    <t>Khansulian Aren</t>
   </si>
   <si>
-    <t>Приходько Михаил</t>
+    <t>Kuzakov Ilya</t>
   </si>
   <si>
-    <t>Хансулян Арен</t>
+    <t>Prihodko Mihail</t>
   </si>
   <si>
-    <t>Константинов Егор</t>
+    <t>Konstantinov Egor</t>
   </si>
   <si>
-    <t>Марков Федор</t>
+    <t>Markov Fedor</t>
   </si>
   <si>
-    <t>Юртаев Руслан</t>
+    <t>Yurtaev Ruslan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Амурская область</t>
+    <t>Amur Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,74 +768,74 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2015</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
@@ -908,94 +908,94 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2013</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="1"/>