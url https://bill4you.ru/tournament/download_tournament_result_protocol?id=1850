--- v4 (2026-08-23)
+++ v5 (2026-10-22)
@@ -158,51 +158,51 @@
   <si>
     <t>Ksenofontova Uliana</t>
   </si>
   <si>
     <t>Lazareva Maria</t>
   </si>
   <si>
     <t>Lesnyh Veronika</t>
   </si>
   <si>
     <t>Molchanova Nina</t>
   </si>
   <si>
     <t>Pantak Ekaterina</t>
   </si>
   <si>
     <t>Udachina Kamilla</t>
   </si>
   <si>
     <t>Zhirkova Kseniya</t>
   </si>
   <si>
     <t>Byckova Zlata</t>
   </si>
   <si>
-    <t>Chen dwdwa</t>
+    <t>Chen Dwdwa</t>
   </si>
   <si>
     <t>Khakimova Alexandra</t>
   </si>
   <si>
     <t>Komarova Evdokia</t>
   </si>
   <si>
     <t>Koroleva Alina</t>
   </si>
   <si>
     <t>Kostikova Polina</t>
   </si>
   <si>
     <t>Kozlova Inga</t>
   </si>
   <si>
     <t>Lin'kova Aleksandra</t>
   </si>
   <si>
     <t>Makarova Varvara</t>
   </si>
   <si>
     <t>Mal'kova Ekaterina</t>
   </si>
@@ -808,51 +808,51 @@
       </c>
       <c r="C9" s="8">
         <v>2008</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2009</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2007</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="1"/>