--- v1 (2026-03-14)
+++ v2 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>ФБС Пермского края</t>
   </si>
   <si>
     <t>Кубок Губернатора Пермского края - свободная пирамида с продолжением</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>01.11.2023, "Спорт-комплекс им. В.П.Сухарева", Россия, Пермский край, Пермь, ул. Шоссе Космонавтов,  д. 158А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -320,105 +320,102 @@
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Сургут</t>
   </si>
   <si>
+    <t>Уфа</t>
+  </si>
+  <si>
+    <t>Екатеринбург</t>
+  </si>
+  <si>
+    <t>Москва</t>
+  </si>
+  <si>
+    <t>Донецк</t>
+  </si>
+  <si>
+    <t>Владимир</t>
+  </si>
+  <si>
     <t>Казань</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
-[...10 lines deleted...]
-  <si>
     <t>Кемерово</t>
   </si>
   <si>
     <t>Ростов-на-Дону</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
-    <t>Новосибирск</t>
-[...1 lines deleted...]
-  <si>
     <t>Йошкар-Ола</t>
   </si>
   <si>
     <t>Омск</t>
   </si>
   <si>
     <t>Курганинск</t>
   </si>
   <si>
     <t>Оренбург</t>
   </si>
   <si>
     <t>Кунгур</t>
   </si>
   <si>
     <t>Красноярск</t>
   </si>
   <si>
     <t>Пермь</t>
   </si>
   <si>
     <t>Калинковичи</t>
   </si>
   <si>
     <t>Волжский</t>
-  </si>
-[...1 lines deleted...]
-    <t>Уфа</t>
   </si>
   <si>
     <t>Ижевск</t>
   </si>
   <si>
     <t>Сарапул</t>
   </si>
   <si>
     <t>пгт Даровской</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1014,151 +1011,151 @@
       </c>
       <c r="D13" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
         <v>1997</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>2001</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>2001</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>1999</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1371,51 +1368,51 @@
       </c>
       <c r="C31" s="8">
         <v>2006</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>2005</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>2003</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F33" s="1"/>
@@ -1534,51 +1531,51 @@
       </c>
       <c r="D39" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2002</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>2008</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
@@ -1614,51 +1611,51 @@
       </c>
       <c r="D43" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1973</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>2004</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
@@ -1714,51 +1711,51 @@
       </c>
       <c r="D48" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>1993</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1987</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
@@ -1774,51 +1771,51 @@
       </c>
       <c r="D51" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>2009</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>2005</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
@@ -1894,51 +1891,51 @@
       </c>
       <c r="D57" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
         <v>1977</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
         <v>2008</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
@@ -2214,51 +2211,51 @@
       </c>
       <c r="D73" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
         <v>1979</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
         <v>1991</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
@@ -2292,51 +2289,51 @@
       <c r="C77" s="8">
         <v>1988</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8"/>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>1987</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="10"/>
       <c r="B79" s="7"/>
       <c r="C79" s="7"/>
       <c r="D79" s="7"/>
       <c r="E79" s="7"/>
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="10"/>
       <c r="B80" s="7"/>
       <c r="C80" s="7"/>
       <c r="D80" s="7"/>
       <c r="E80" s="7"/>
       <c r="F80" s="7"/>
       <c r="G80" s="7"/>
       <c r="H80" s="1"/>
     </row>