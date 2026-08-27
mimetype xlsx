--- v0 (2025-10-04)
+++ v1 (2026-08-27)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК "Абриколь+"</t>
   </si>
   <si>
     <t>Октябрьский турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.10.2023, БК "Абриколь+", Россия, Ивановская область, Иваново, 153003,  г. Иваново,  ул. Парижской Коммуны,  д.16</t>
+    <t>28.10.2023, БК "Абриколь+", Russian Federation, Ivanovo Region, Ivanovo, 153003,  г. Иваново,  ул. Парижской Коммуны,  д.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чуловский Михаил</t>
+    <t>Chulovskii Mikhael</t>
   </si>
   <si>
-    <t>Котляров Дмитрий</t>
+    <t>Kotlyarov Dmitry</t>
   </si>
   <si>
-    <t>Чистяков Никита</t>
+    <t>Chistyakov Nikita</t>
   </si>
   <si>
-    <t>Шишкин Сергей</t>
+    <t>Shishkin Sergey</t>
   </si>
   <si>
-    <t>Дворов Дмитрий</t>
+    <t>Dvorov Dmitry</t>
   </si>
   <si>
-    <t>Зорин Александр</t>
+    <t>Sergienko Andrew</t>
   </si>
   <si>
-    <t>Зотов Андрей</t>
+    <t>Zorin Alexandr</t>
   </si>
   <si>
-    <t>Сергиенко Андрей</t>
+    <t>Zotov Andrey</t>
   </si>
   <si>
-    <t>Гордеева Светлана</t>
+    <t>Dunaev Semen</t>
   </si>
   <si>
-    <t>Дунаев Семён</t>
+    <t>Gordeeva Svetlana</t>
   </si>
   <si>
-    <t>Климов Владислав</t>
+    <t>Klimov Vladislav</t>
   </si>
   <si>
-    <t>Нестеров Евгений</t>
+    <t>Nesterov Evgenii</t>
   </si>
   <si>
-    <t>Киселев Алексей</t>
+    <t>Kiselev Alexey</t>
   </si>
   <si>
-    <t>Малышев Андрей</t>
+    <t>Malyshev Andrei</t>
   </si>
   <si>
-    <t>Марычев Александр</t>
+    <t>Marychev Alexander</t>
   </si>
   <si>
-    <t>Нестеренко Наталья</t>
+    <t>Nesterenko Natalya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иваново</t>
+    <t>Ivanovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -722,131 +722,131 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1989</v>
+        <v>1971</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1954</v>
+        <v>2006</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2006</v>
+        <v>1954</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="9" t="s">