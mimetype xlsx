--- v0 (2025-10-06)
+++ v1 (2026-08-20)
@@ -20,228 +20,228 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>БК "LEMON", г. Нефтекамск</t>
   </si>
   <si>
     <t>Открытый любительский турнир БК "LEMON"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.10.2023, БК "LEMON", г. Нефтекамск, Россия, Республика Башкортостан, Нефтекамск, проспект Юбилейный,  18,  3 этаж</t>
+    <t>28.10.2023, БК "LEMON", г. Нефтекамск, Russian Federation, Republic of Bashkortostan, City of Neftekamsk, проспект Юбилейный,  18,  3 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
+    <t>Kuznetsov Aleksandr</t>
   </si>
   <si>
-    <t>Русских Александр</t>
+    <t>Russkih Aleksandr</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Шуматбаев Эдуард</t>
+    <t>Shumatbaev Eduard</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Беляев Андрей</t>
+    <t>Belyaev Andrey</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Казаков Андрей</t>
+    <t>Chudinovskiy Nikolay</t>
   </si>
   <si>
-    <t>Хуббутдинов Винер</t>
+    <t>Hubbutdinov Viner</t>
   </si>
   <si>
-    <t>Чудиновский Николай</t>
+    <t>Kazakov Andrey</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Бариев Эдуард</t>
+    <t>Bariev Eduard</t>
   </si>
   <si>
-    <t>Владимирский Сергей</t>
+    <t>Galyamshin Genadi</t>
   </si>
   <si>
-    <t>Генадий Галямшин</t>
+    <t>Vladimirskiy Sergey</t>
   </si>
   <si>
-    <t>Зартдинов Евгений</t>
+    <t>Zartdinov Evgenij</t>
   </si>
   <si>
-    <t>Абрамов Владимир</t>
+    <t>Abramov Vladimir</t>
   </si>
   <si>
-    <t>Зорин Владимир</t>
+    <t>Fefilov Alexandr</t>
   </si>
   <si>
-    <t>Имаев Денис</t>
+    <t>Imaev Den</t>
   </si>
   <si>
-    <t>Исламов Дамир</t>
+    <t>Islamov Damir</t>
   </si>
   <si>
-    <t>Сарваров Айрат</t>
+    <t>Sarvarov Ayrat</t>
   </si>
   <si>
-    <t>Ситдиков Вадим</t>
+    <t>Sitdikov Vadim</t>
   </si>
   <si>
-    <t>Тимирбаев Игорь</t>
+    <t>Timirbaev Igor</t>
   </si>
   <si>
-    <t>Фефилов Александр</t>
+    <t>Zorin Vladimir</t>
   </si>
   <si>
-    <t>Алирзаев Неман</t>
+    <t>Alirzaev Neman</t>
   </si>
   <si>
-    <t>Гладков Александр</t>
+    <t>Gladkov Aleksandr</t>
   </si>
   <si>
-    <t>Городилов Василий</t>
+    <t>Gorodilov Vasiliy</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>Мартынова Софья</t>
+    <t>Martynova Sofya</t>
   </si>
   <si>
-    <t>Шайнуров Хаким</t>
+    <t>Shayahmetov Aynur</t>
   </si>
   <si>
-    <t>Шаяхметов Айнур</t>
+    <t>Shaynurov Hakim</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Исмагилов Юрис</t>
+    <t>Ismagilov Yuris</t>
   </si>
   <si>
-    <t>Кутьинов Игорь</t>
+    <t>Kutinov Igor</t>
   </si>
   <si>
-    <t>Русских Гульнара</t>
+    <t>Russkih Gulnara</t>
   </si>
   <si>
-    <t>Салимов Радус</t>
+    <t>Salimov Radus</t>
   </si>
   <si>
-    <t>Ситдиков Айрат</t>
+    <t>Sitdikov Airat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Удмуртская Республика</t>
+    <t>Udmurtian Republic</t>
   </si>
   <si>
-    <t>Пермский край</t>
+    <t>Perm Territory</t>
   </si>
   <si>
-    <t>Республика Башкортостан</t>
+    <t>Republic of Bashkortostan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,129 +822,131 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1975</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1968</v>
+        <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1989</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1986</v>
+        <v>1968</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1998</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="9" t="s">
@@ -958,77 +960,77 @@
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1036,57 +1038,57 @@
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1982</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
@@ -1154,57 +1156,57 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>1977</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1977</v>
+        <v>1969</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1996</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1278,69 +1280,69 @@
       <c r="C36" s="8">
         <v>1987</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1988</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
@@ -1442,51 +1444,51 @@
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="7" t="s">
         <v>54</v>
       </c>