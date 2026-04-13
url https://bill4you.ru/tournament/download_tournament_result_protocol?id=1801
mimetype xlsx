--- v0 (2025-10-06)
+++ v1 (2026-04-13)
@@ -206,51 +206,51 @@
   <si>
     <t>Руфулаев Руслан</t>
   </si>
   <si>
     <t>Седляр Артем</t>
   </si>
   <si>
     <t>Фролов Андрей</t>
   </si>
   <si>
     <t>Чистяков Михаил</t>
   </si>
   <si>
     <t>Дыйканбаев Женишбек</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
-    <t>МСМК</t>
+    <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Ростов-на-Дону</t>
   </si>
   <si>
     <t>Петропавловск-Камчатский</t>
   </si>
   <si>
     <t>Хабаровск</t>
   </si>
   <si>
     <t>Самарканд</t>
   </si>
   <si>
     <t>Южно-Сахалинск</t>
   </si>