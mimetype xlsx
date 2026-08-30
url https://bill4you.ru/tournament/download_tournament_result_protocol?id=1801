--- v1 (2026-04-13)
+++ v2 (2026-08-30)
@@ -20,267 +20,267 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Бильярдный Клуб "Партия"</t>
   </si>
   <si>
     <t>Ежегодный кубок БК "БАМ" по пирамиде 2023</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.12.2023, БК "БАМ", Россия, Камчатский край, Петропавловск-Камчатский, Проспект Циолковского,  д 7/2</t>
+    <t>02.12.2023, БК "БАМ", Russian Federation, Kamchatka Territory, Petropavlovsk-Kamchatskiy, Проспект Циолковского,  д 7/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абрамов Иосиф</t>
+    <t>Abramov Iosif</t>
   </si>
   <si>
-    <t>Нам Вячеслав</t>
+    <t>Nam Vyacheslav</t>
   </si>
   <si>
-    <t>Данилов Игорь</t>
+    <t>Danilov Igor</t>
   </si>
   <si>
-    <t>Липовцев Владислав</t>
+    <t>Lipovtsev Vladislav</t>
   </si>
   <si>
-    <t>Бондарев Матвей</t>
+    <t>Bondarev Matvey</t>
   </si>
   <si>
-    <t>Сон Сергей</t>
+    <t>Son Sergej</t>
   </si>
   <si>
-    <t>Батухтин Иван</t>
+    <t>Batuhtin Ivan</t>
   </si>
   <si>
-    <t>Полоз Сергей</t>
+    <t>Poloz Sergey</t>
   </si>
   <si>
-    <t>Донцов Евгений</t>
+    <t>Doncov Evgeniy</t>
   </si>
   <si>
-    <t>Кузнецов Виталий</t>
+    <t>Kuznecov Vitaliy</t>
   </si>
   <si>
-    <t>Лихоманов Артур</t>
+    <t>Lihomanov Artur</t>
   </si>
   <si>
-    <t>Тен Александр</t>
+    <t>Ten Aleksandr</t>
   </si>
   <si>
-    <t>Парыгина Марина</t>
+    <t>Holbutaev Shahboz</t>
   </si>
   <si>
-    <t>Перов Андрей</t>
+    <t>Parygina Marina</t>
   </si>
   <si>
-    <t>Ткач Сергей</t>
+    <t>Perov Andrey</t>
   </si>
   <si>
-    <t>Холбутаев Шахбоз</t>
+    <t>Tkach Sergey</t>
   </si>
   <si>
-    <t>Аникеенко Николай</t>
+    <t>Anikeenko Nikolay</t>
   </si>
   <si>
-    <t>Галин Александр</t>
+    <t>Galin Alexander</t>
   </si>
   <si>
-    <t>Гальцев Михаил</t>
+    <t>Galtsev Mikhail</t>
   </si>
   <si>
-    <t>Манаков Максим</t>
+    <t>Manakov Maksim</t>
   </si>
   <si>
-    <t>Муродиллайев Шукурилло</t>
+    <t>Murodillayev Shukurillo</t>
   </si>
   <si>
-    <t>Оруджашвили Автондил</t>
+    <t>Orudzhashvili Avtondil</t>
   </si>
   <si>
-    <t>Скопич Роман</t>
+    <t>Skopich Roman</t>
   </si>
   <si>
-    <t>Смирнов Вячеслав</t>
+    <t>Smirnov Vyacheslav</t>
   </si>
   <si>
-    <t>Дроздов Михаил</t>
+    <t>Drozdov Mihail</t>
   </si>
   <si>
-    <t>Кусиди Андрей</t>
+    <t>Hizeva Elena</t>
   </si>
   <si>
-    <t>Мамедов Руфат</t>
+    <t>Kusidi Andrey</t>
   </si>
   <si>
-    <t>Оленин Всеволод</t>
+    <t>Mamedov Rufat</t>
   </si>
   <si>
-    <t>Потапов Вадим</t>
+    <t>Olenin Vsevolod</t>
   </si>
   <si>
-    <t>Санташов Андрей</t>
+    <t>Potapov Vadim</t>
   </si>
   <si>
-    <t>Скороход Роман</t>
+    <t>Santashov Andrey</t>
   </si>
   <si>
-    <t>Хизева Елена</t>
+    <t>Skorohod Roman</t>
   </si>
   <si>
-    <t>Бугров Иван</t>
+    <t>Alexadr Nesterenko</t>
   </si>
   <si>
-    <t>Булыгин Сергей</t>
+    <t>Bugrov Ivan</t>
   </si>
   <si>
-    <t>Голиков Андрей</t>
+    <t>Bulygin Sergei</t>
   </si>
   <si>
-    <t>Мартынов Александр</t>
+    <t>Chistyakov Mihail</t>
   </si>
   <si>
-    <t>Нахабова Анна</t>
+    <t>Frolov Andrey</t>
   </si>
   <si>
-    <t>Нестеренко Александр</t>
+    <t>Golikov Andrey</t>
   </si>
   <si>
-    <t>Прохоров Александр</t>
+    <t>Martynov Aleksandr</t>
   </si>
   <si>
-    <t>Руфулаев Руслан</t>
+    <t>Nahabova Anna</t>
   </si>
   <si>
-    <t>Седляр Артем</t>
+    <t>Prohorov Aleksandr</t>
   </si>
   <si>
-    <t>Фролов Андрей</t>
+    <t>Rufulaev Ruslan</t>
   </si>
   <si>
-    <t>Чистяков Михаил</t>
+    <t>Sedlyar Artem</t>
   </si>
   <si>
-    <t>Дыйканбаев Женишбек</t>
+    <t>Dyykanbaev Zhenishbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Петропавловск-Камчатский</t>
+    <t>Petropavlovsk-Kamchatskiy</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
   <si>
-    <t>Южно-Сахалинск</t>
+    <t>Yuzhno-Sakhalinsk</t>
   </si>
   <si>
-    <t>Баку</t>
+    <t>Baku</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -981,117 +981,117 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
         <v>1970</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
-        <v>1968</v>
+        <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
-        <v>1979</v>
+        <v>1968</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
-        <v>1992</v>
+        <v>1979</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8">
         <v>1972</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1241,391 +1241,391 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
-        <v>1984</v>
+        <v>1968</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
-        <v>1977</v>
+        <v>1984</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
-        <v>1964</v>
+        <v>1977</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8">
-        <v>1999</v>
+        <v>1964</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="8">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="8">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
         <v>1980</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="8">
-        <v>1964</v>
+        <v>1997</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="8">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="8">
-        <v>1990</v>
+        <v>1964</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="8">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8"/>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="8">
         <v>1985</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>74</v>
       </c>