--- v1 (2025-12-24)
+++ v2 (2026-06-08)
@@ -781,51 +781,51 @@
       </c>
       <c r="C9" s="8">
         <v>2008</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1986</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="1"/>