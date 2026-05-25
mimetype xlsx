--- v2 (2026-02-27)
+++ v3 (2026-05-25)
@@ -890,51 +890,51 @@
       </c>
       <c r="C14" s="8">
         <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>2008</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="1"/>