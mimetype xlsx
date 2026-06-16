--- v1 (2026-03-04)
+++ v2 (2026-06-16)
@@ -866,51 +866,51 @@
       </c>
       <c r="C17" s="8">
         <v>2012</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2013</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2012</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>