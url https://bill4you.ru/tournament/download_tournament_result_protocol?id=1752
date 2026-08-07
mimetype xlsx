--- v2 (2026-06-16)
+++ v3 (2026-08-07)
@@ -846,51 +846,51 @@
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2012</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2013</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="1"/>