--- v0 (2025-10-02)
+++ v1 (2026-08-21)
@@ -20,255 +20,255 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. "Комбинированная пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.09.2023, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>30.09.2023, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 41</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Поротников Константин</t>
+    <t>Porotnikov Konstantin</t>
   </si>
   <si>
-    <t>Валеев Дамир</t>
+    <t>Valeev Damir</t>
   </si>
   <si>
-    <t>Габбаров Шавкат</t>
+    <t>Gabbarov Savkat</t>
   </si>
   <si>
-    <t>Зайцев Кирилл</t>
+    <t>Zajcev Kirill</t>
   </si>
   <si>
-    <t>Акрамов Эльдар</t>
+    <t>Akramov Eldar</t>
   </si>
   <si>
-    <t>Артамонов Юрий</t>
+    <t>Artamonov Yury</t>
   </si>
   <si>
-    <t>Исаков Тимофей</t>
+    <t>Isakov Timofey</t>
   </si>
   <si>
-    <t>Коновалов Евгений</t>
+    <t>Konovalov Evgeniy</t>
   </si>
   <si>
-    <t>Вершков Виталий</t>
+    <t>Fattahov Marat</t>
   </si>
   <si>
-    <t>Лопаев Евгений</t>
+    <t>Lopaev Evgeniy</t>
   </si>
   <si>
-    <t>Лыков Сергей</t>
+    <t>Lykov Sergey</t>
   </si>
   <si>
-    <t>Мудрик Виктория</t>
+    <t>Mudrik Viktoriya</t>
   </si>
   <si>
-    <t>Семёнов Александр</t>
+    <t>Semenov Aleksandr</t>
   </si>
   <si>
-    <t>Старков Дмитрий</t>
+    <t>Starkov Dmitriy</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Фаттахов Марат</t>
+    <t>Verskov Vitalij</t>
   </si>
   <si>
-    <t>Дерышева Алёна</t>
+    <t>Derysheva Alena</t>
   </si>
   <si>
-    <t>Насибулин Ильнур</t>
+    <t>Fomenko Nikolay</t>
   </si>
   <si>
-    <t>Новиков Сергей</t>
+    <t>Nasibulin Ilnur</t>
   </si>
   <si>
-    <t>Носов Евгений</t>
+    <t>Nosov Evgeniy</t>
   </si>
   <si>
-    <t>Раевский Дмитрий</t>
+    <t>Novikov Sergey</t>
   </si>
   <si>
-    <t>Фоменко Николай</t>
+    <t>Raevskiy Dmitriy</t>
   </si>
   <si>
-    <t>Шагидуллин Султан</t>
+    <t>Shagidullin Sultan</t>
   </si>
   <si>
-    <t>Шешеня Марина</t>
+    <t>Sheshenya Marina</t>
   </si>
   <si>
-    <t>Богордаев Владимир</t>
+    <t>Bogordaev Vladimir</t>
   </si>
   <si>
-    <t>Козлюк Сергей</t>
+    <t>Kozlyuk Sergey</t>
   </si>
   <si>
-    <t>Миров Джумахон</t>
+    <t>Mirov Dzhumahon</t>
   </si>
   <si>
-    <t>Сидоренко Владимир</t>
+    <t>Sidorenko Vladimir</t>
   </si>
   <si>
-    <t>Скляренко Леонид</t>
+    <t>Skliarenko Rustam</t>
   </si>
   <si>
-    <t>Скляренко Рустам</t>
+    <t>Sklyarenko Leonid</t>
   </si>
   <si>
-    <t>Соколов Павел</t>
+    <t>Sokolov Pavel</t>
   </si>
   <si>
-    <t>Степанов Евгений</t>
+    <t>Stepanov Evgeniy</t>
   </si>
   <si>
-    <t>Кирюшин Денис</t>
+    <t>Chehonin Georgiy</t>
   </si>
   <si>
-    <t>Крошухин Иван</t>
+    <t>Holopchenko Ivan</t>
   </si>
   <si>
-    <t>Кузнецов Валерий</t>
+    <t>Kiryushin Denis</t>
   </si>
   <si>
-    <t>Ненашев Андрей</t>
+    <t>Kroshuhin Ivan</t>
   </si>
   <si>
-    <t>Панов Алексей</t>
+    <t>Kuznecov Valeriy</t>
   </si>
   <si>
-    <t>Серебряков Леонид</t>
+    <t>Nenasev Andrej</t>
   </si>
   <si>
-    <t>Холопченко Иван</t>
+    <t>Panov Aleksey</t>
   </si>
   <si>
-    <t>Чехонин Георгий</t>
+    <t>Serebryakov Leonid</t>
   </si>
   <si>
-    <t>Шарипов Нуриддин</t>
+    <t>Sharipov Nuriddin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Тобольск</t>
+    <t>Tobolsk</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>Ишим</t>
+    <t>Omsk</t>
   </si>
   <si>
-    <t>Омск</t>
+    <t>Ishim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -889,54 +889,54 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1979</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1977</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="1"/>
@@ -1029,169 +1029,169 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1963</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1981</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1989</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="9" t="s">
@@ -1285,71 +1285,71 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1969</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1969</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="9" t="s">
@@ -1365,190 +1365,190 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1980</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>2010</v>
+        <v>1979</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1983</v>
+        <v>2010</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>2001</v>
+      </c>
       <c r="D45" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>1995</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>65</v>