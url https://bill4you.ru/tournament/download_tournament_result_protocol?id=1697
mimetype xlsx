--- v0 (2025-10-19)
+++ v1 (2026-07-24)
@@ -1244,51 +1244,51 @@
       </c>
       <c r="C35" s="8">
         <v>1999</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
         <v>2008</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8"/>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>