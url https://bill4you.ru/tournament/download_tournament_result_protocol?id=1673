--- v1 (2025-12-10)
+++ v2 (2026-05-01)
@@ -751,51 +751,51 @@
       </c>
       <c r="C9" s="8">
         <v>2006</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2003</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="1"/>
@@ -1211,51 +1211,51 @@
       </c>
       <c r="C32" s="8">
         <v>1959</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>2011</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2012</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F34" s="1"/>