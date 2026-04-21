--- v1 (2026-02-22)
+++ v2 (2026-04-21)
@@ -71,156 +71,156 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>ХМАО-Югра-1</t>
   </si>
   <si>
     <t>Кондратьева Валерия</t>
   </si>
   <si>
     <t>Корнева Наталия</t>
   </si>
   <si>
     <t>ХМАО-Югра-3</t>
   </si>
   <si>
     <t>Демченко Надежда</t>
   </si>
   <si>
     <t>Солдатова Александра</t>
   </si>
   <si>
+    <t>Красноярск-1</t>
+  </si>
+  <si>
+    <t>Михайлова Дарья</t>
+  </si>
+  <si>
+    <t>Иванова Елена</t>
+  </si>
+  <si>
     <t>Оренбург-1</t>
   </si>
   <si>
     <t>Брытченко Екатерина</t>
   </si>
   <si>
     <t>Божгарева Полина</t>
-  </si>
-[...7 lines deleted...]
-    <t>Иванова Елена</t>
   </si>
   <si>
     <t>Санкт-Петербург-1</t>
   </si>
   <si>
     <t>Желдина Евгения</t>
   </si>
   <si>
     <t>Ларченко Марианна</t>
   </si>
   <si>
     <t>Ростов-1</t>
   </si>
   <si>
     <t>Геворгян Анжела</t>
   </si>
   <si>
     <t>Гудзь Кристина</t>
   </si>
   <si>
     <t>Ставрополь-1</t>
   </si>
   <si>
     <t>Копнина Алёна</t>
   </si>
   <si>
     <t>Зубкова Александра</t>
   </si>
   <si>
     <t>ХМАО-Югра-2</t>
   </si>
   <si>
     <t>Зябирова Алина</t>
   </si>
   <si>
     <t>Потехина Ксения</t>
   </si>
   <si>
+    <t>Хабаровск-1</t>
+  </si>
+  <si>
+    <t>Пурдышова Юлия</t>
+  </si>
+  <si>
+    <t>Мельтинова Елизавета</t>
+  </si>
+  <si>
     <t>ХМАО-Югра-4</t>
   </si>
   <si>
     <t>Левкина Алена</t>
   </si>
   <si>
     <t>Панова София</t>
-  </si>
-[...7 lines deleted...]
-    <t>Мельтинова Елизавета</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
+    <t>Красноярский край</t>
+  </si>
+  <si>
     <t>Оренбургская область</t>
   </si>
   <si>
     <t>Москва</t>
-  </si>
-[...1 lines deleted...]
-    <t>Красноярский край</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Ростовская область</t>
   </si>
   <si>
     <t>Ставропольский край</t>
   </si>
   <si>
     <t>Хабаровский край</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,137 +849,137 @@
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E17" s="12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>2007</v>
+        <v>1978</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="9">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="9">
-        <v>1978</v>
+        <v>2007</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
@@ -1209,149 +1209,149 @@
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="3">
       <c r="A39" s="9"/>
       <c r="B39" s="12"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="12"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="9"/>
       <c r="B41" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="9">
         <v>2005</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9"/>
       <c r="B42" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="9">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="3">
       <c r="A43" s="9"/>
       <c r="B43" s="12"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="12"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="9"/>
       <c r="B45" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="9">
         <v>2005</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E45" s="12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="9">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E46" s="12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="3">
       <c r="A47" s="9"/>
       <c r="B47" s="12"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="12"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="13"/>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="1"/>
     </row>