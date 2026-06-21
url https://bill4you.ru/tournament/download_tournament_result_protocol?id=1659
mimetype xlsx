--- v2 (2026-04-21)
+++ v3 (2026-06-21)
@@ -71,66 +71,66 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>ХМАО-Югра-1</t>
   </si>
   <si>
     <t>Кондратьева Валерия</t>
   </si>
   <si>
     <t>Корнева Наталия</t>
   </si>
   <si>
     <t>ХМАО-Югра-3</t>
   </si>
   <si>
     <t>Демченко Надежда</t>
   </si>
   <si>
     <t>Солдатова Александра</t>
   </si>
   <si>
+    <t>Оренбург-1</t>
+  </si>
+  <si>
+    <t>Брытченко Екатерина</t>
+  </si>
+  <si>
+    <t>Божгарева Полина</t>
+  </si>
+  <si>
     <t>Красноярск-1</t>
   </si>
   <si>
     <t>Михайлова Дарья</t>
   </si>
   <si>
     <t>Иванова Елена</t>
-  </si>
-[...7 lines deleted...]
-    <t>Божгарева Полина</t>
   </si>
   <si>
     <t>Санкт-Петербург-1</t>
   </si>
   <si>
     <t>Желдина Евгения</t>
   </si>
   <si>
     <t>Ларченко Марианна</t>
   </si>
   <si>
     <t>Ростов-1</t>
   </si>
   <si>
     <t>Геворгян Анжела</t>
   </si>
   <si>
     <t>Гудзь Кристина</t>
   </si>
   <si>
     <t>Ставрополь-1</t>
   </si>
   <si>
     <t>Копнина Алёна</t>
   </si>
@@ -170,57 +170,57 @@
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
-    <t>Красноярский край</t>
-[...1 lines deleted...]
-  <si>
     <t>Оренбургская область</t>
   </si>
   <si>
     <t>Москва</t>
+  </si>
+  <si>
+    <t>Красноярский край</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Ростовская область</t>
   </si>
   <si>
     <t>Ставропольский край</t>
   </si>
   <si>
     <t>Хабаровский край</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,137 +849,137 @@
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>1978</v>
+        <v>2007</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="9">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="9">
-        <v>2007</v>
+        <v>1978</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">