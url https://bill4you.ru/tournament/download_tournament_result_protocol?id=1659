--- v3 (2026-06-21)
+++ v4 (2026-09-19)
@@ -92,99 +92,99 @@
   <si>
     <t>Солдатова Александра</t>
   </si>
   <si>
     <t>Оренбург-1</t>
   </si>
   <si>
     <t>Брытченко Екатерина</t>
   </si>
   <si>
     <t>Божгарева Полина</t>
   </si>
   <si>
     <t>Красноярск-1</t>
   </si>
   <si>
     <t>Михайлова Дарья</t>
   </si>
   <si>
     <t>Иванова Елена</t>
   </si>
   <si>
     <t>Санкт-Петербург-1</t>
   </si>
   <si>
-    <t>Желдина Евгения</t>
+    <t>Ларченко Марианна</t>
   </si>
   <si>
-    <t>Ларченко Марианна</t>
+    <t>Желдина Евгения</t>
   </si>
   <si>
     <t>Ростов-1</t>
   </si>
   <si>
     <t>Геворгян Анжела</t>
   </si>
   <si>
     <t>Гудзь Кристина</t>
   </si>
   <si>
     <t>Ставрополь-1</t>
   </si>
   <si>
     <t>Копнина Алёна</t>
   </si>
   <si>
     <t>Зубкова Александра</t>
   </si>
   <si>
     <t>ХМАО-Югра-2</t>
   </si>
   <si>
     <t>Зябирова Алина</t>
   </si>
   <si>
     <t>Потехина Ксения</t>
   </si>
   <si>
+    <t>ХМАО-Югра-4</t>
+  </si>
+  <si>
+    <t>Левкина Алена</t>
+  </si>
+  <si>
+    <t>Панова София</t>
+  </si>
+  <si>
     <t>Хабаровск-1</t>
   </si>
   <si>
     <t>Пурдышова Юлия</t>
   </si>
   <si>
     <t>Мельтинова Елизавета</t>
-  </si>
-[...7 lines deleted...]
-    <t>Панова София</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
@@ -973,72 +973,72 @@
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="9">
-        <v>1973</v>
+        <v>2006</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="9">
-        <v>2006</v>
+        <v>1973</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>28</v>
       </c>
@@ -1209,149 +1209,149 @@
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="3">
       <c r="A39" s="9"/>
       <c r="B39" s="12"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="12"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="9"/>
       <c r="B41" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="9">
         <v>2005</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9"/>
       <c r="B42" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="9">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="3">
       <c r="A43" s="9"/>
       <c r="B43" s="12"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="12"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="9"/>
       <c r="B45" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="9">
         <v>2005</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E45" s="12" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="9">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E46" s="12" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="3">
       <c r="A47" s="9"/>
       <c r="B47" s="12"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="12"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="13"/>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="1"/>
     </row>