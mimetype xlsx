--- v2 (2026-08-23)
+++ v3 (2026-10-14)
@@ -71,51 +71,51 @@
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Matushkin Evgene</t>
   </si>
   <si>
     <t>Zinov'ev Maksim</t>
   </si>
   <si>
     <t>Margulis Yaroslav</t>
   </si>
   <si>
     <t>Soldatov Ivan</t>
   </si>
   <si>
     <t>Novikov Fedor</t>
   </si>
   <si>
     <t>Rodionov Vladislav</t>
   </si>
   <si>
     <t>Borisov Aroslav</t>
   </si>
   <si>
-    <t>gjkjkghk hihh</t>
+    <t>Gjkjkghk Hihh</t>
   </si>
   <si>
     <t>Hromov Aleksandr</t>
   </si>
   <si>
     <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>