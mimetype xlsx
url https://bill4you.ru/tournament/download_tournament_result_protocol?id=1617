--- v3 (2026-08-07)
+++ v4 (2026-09-21)
@@ -128,51 +128,51 @@
   <si>
     <t>Козин Артём</t>
   </si>
   <si>
     <t>Кузовкин Александр</t>
   </si>
   <si>
     <t>Мадаминов Азиз</t>
   </si>
   <si>
     <t>Родионов Владислав</t>
   </si>
   <si>
     <t>Булыка Владислав</t>
   </si>
   <si>
     <t>Гузов Ростислав</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Казыбеков Жанибек</t>
   </si>
   <si>
-    <t>Калыбек уулу Арсен</t>
+    <t>Калыбек Уулу Арсен</t>
   </si>
   <si>
     <t>Кочкин Максим</t>
   </si>
   <si>
     <t>Кундас Никита</t>
   </si>
   <si>
     <t>Пан Максим</t>
   </si>
   <si>
     <t>Ратбеков Ызатбек</t>
   </si>
   <si>
     <t>Саетгалеев Артем</t>
   </si>
   <si>
     <t>Сурмин Илья</t>
   </si>
   <si>
     <t>Сухов Никита</t>
   </si>
   <si>
     <t>Терентьев Тимур</t>
   </si>
@@ -305,51 +305,51 @@
   <si>
     <t>Башкатов Евгений</t>
   </si>
   <si>
     <t>Большаков Егор</t>
   </si>
   <si>
     <t>Буклин Матвей</t>
   </si>
   <si>
     <t>Буренков Дмитрий</t>
   </si>
   <si>
     <t>Гноевой Иван</t>
   </si>
   <si>
     <t>Гонец Артем</t>
   </si>
   <si>
     <t>Гранкин Кирилл</t>
   </si>
   <si>
     <t>Давыдов Даниил</t>
   </si>
   <si>
-    <t>Дайырбек уулу Бактияр</t>
+    <t>Дайырбек Уулу Бактияр</t>
   </si>
   <si>
     <t>Демьяненко Роман</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Есаков Александр</t>
   </si>
   <si>
     <t>Ефимов Владимир</t>
   </si>
   <si>
     <t>Завьялов Александр</t>
   </si>
   <si>
     <t>Загалаев Шамиль</t>
   </si>
   <si>
     <t>Зайченко Юрий</t>
   </si>
   <si>
     <t>Иванов Виктор</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>Крыжановский Сергей</t>
   </si>
   <si>
     <t>Крюков Виктор</t>
   </si>
   <si>
     <t>Кузюк Константин</t>
   </si>
   <si>
     <t>Кургузкин Александр</t>
   </si>
   <si>
     <t>Лазарь Матвей</t>
   </si>
   <si>
     <t>Ли Максим</t>
   </si>
   <si>
     <t>Локтев Виктор</t>
   </si>
   <si>
     <t>Макашев Дастан</t>
   </si>
   <si>
-    <t>Маматкарим уулу Омурбек</t>
+    <t>Маматкарим Уулу Омурбек</t>
   </si>
   <si>
     <t>Мир Сергей</t>
   </si>
   <si>
     <t>Молчанов Артем</t>
   </si>
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Осипов Никита</t>
   </si>
   <si>
     <t>Пинчуков Евгений</t>
   </si>
   <si>
     <t>Пириев Улукбек</t>
   </si>
   <si>
     <t>Плотников Павел</t>
   </si>
   <si>
     <t>Прусак Евгений</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>Чеховский Егор</t>
   </si>
   <si>
     <t>Шудров Олег</t>
   </si>
   <si>
     <t>Эргашев Кадырбек</t>
   </si>
   <si>
     <t>Абдуллин Ильшат</t>
   </si>
   <si>
     <t>Алексеев Сергей</t>
   </si>
   <si>
     <t>Алиев Самир</t>
   </si>
   <si>
     <t>Атаев Нурберди</t>
   </si>
   <si>
     <t>Ауэзов Наурызбай</t>
   </si>
   <si>
-    <t>Байболсун уулу Бекболсун</t>
+    <t>Байболсун Уулу Бекболсун</t>
   </si>
   <si>
     <t>Бахвалов Сергей</t>
   </si>
   <si>
     <t>Белый Антон</t>
   </si>
   <si>
     <t>Бисекенов Булат</t>
   </si>
   <si>
     <t>Богинский Максим</t>
   </si>
   <si>
     <t>Брянцев Сергей</t>
   </si>
   <si>
     <t>Булах Сергей</t>
   </si>
   <si>
     <t>Венгеров Денис</t>
   </si>
   <si>
     <t>Вишнёв Александр</t>
   </si>
@@ -2242,88 +2242,88 @@
       </c>
       <c r="C48" s="8">
         <v>1990</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>287</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>294</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C49" s="8">
         <v>1996</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C50" s="8">
         <v>1991</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>285</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C51" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>289</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C52" s="8">
         <v>1985</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>287</v>
       </c>
       <c r="E52" s="9" t="s">
@@ -2582,51 +2582,51 @@
       </c>
       <c r="C65" s="8">
         <v>1996</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>289</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C66" s="8">
         <v>1995</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>297</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C67" s="8">
         <v>2005</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>286</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F67" s="1"/>
@@ -4542,51 +4542,51 @@
       </c>
       <c r="C163" s="8">
         <v>1990</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E163" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F163" s="1"/>
       <c r="G163" s="1"/>
       <c r="H163" s="1"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C164" s="8">
         <v>2009</v>
       </c>
       <c r="D164" s="8" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E164" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F164" s="1"/>
       <c r="G164" s="1"/>
       <c r="H164" s="1"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C165" s="8">
         <v>1997</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E165" s="9" t="s">
         <v>296</v>
       </c>
       <c r="F165" s="1"/>
@@ -5102,51 +5102,51 @@
       </c>
       <c r="C191" s="8">
         <v>1970</v>
       </c>
       <c r="D191" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E191" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C192" s="8">
         <v>2010</v>
       </c>
       <c r="D192" s="8" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E192" s="9" t="s">
         <v>292</v>
       </c>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C193" s="8">
         <v>1991</v>
       </c>
       <c r="D193" s="8" t="s">
         <v>288</v>
       </c>
       <c r="E193" s="9" t="s">
         <v>295</v>
       </c>
       <c r="F193" s="1"/>