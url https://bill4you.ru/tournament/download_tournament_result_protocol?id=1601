--- v0 (2025-10-24)
+++ v1 (2026-08-23)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК "Легенда" (г. Гродно)</t>
   </si>
   <si>
     <t xml:space="preserve">открытие сезона в БК «ЛЕГЕНДА»   </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.09.2023, БК "Легенда" (г. Гродно), Беларусь, Гродненская область, Гродно, ул.Репина 38</t>
+    <t>16.09.2023, БК "Легенда" (г. Гродно), Belarus, Grodzienskaja Region, Grodna, ул.Репина 38</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Микрюков Сергей</t>
+    <t>Mikrukov Sergej</t>
   </si>
   <si>
-    <t>Кобылин Павел</t>
+    <t>Kabylin Pavel</t>
   </si>
   <si>
-    <t>Ковальский Павел</t>
+    <t>Koval'skij Pavel</t>
   </si>
   <si>
-    <t>Мищенко Вадим</t>
+    <t>Misenko Vadim</t>
   </si>
   <si>
-    <t>Болотов Максим</t>
+    <t>Bolotov Maksim</t>
   </si>
   <si>
-    <t>Буйко Евгений</t>
+    <t>Bujko Evgenij</t>
   </si>
   <si>
-    <t>Мещанский Андрей</t>
+    <t>Mesanskij Andrej</t>
   </si>
   <si>
-    <t>Семашко Сергей</t>
+    <t>Semasko Sergej</t>
   </si>
   <si>
-    <t>Будылин Виталий</t>
+    <t>Budylin Vitalij</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Ковшик Андрей</t>
+    <t>Kovsik Andrej</t>
   </si>
   <si>
-    <t>Мищенко Егор</t>
+    <t>Misenko Egor</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Ancenko Vladimir</t>
   </si>
   <si>
-    <t>Новогродский Вадим</t>
+    <t>d d</t>
   </si>
   <si>
-    <t>Павлов Виталий</t>
+    <t>Novogrodskiy Vadim</t>
   </si>
   <si>
-    <t>Янченко Владимир</t>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
-    <t>Косило Руслан</t>
+    <t>Kosilo Ruslan</t>
   </si>
   <si>
-    <t>Лось Эдуард</t>
+    <t>Los' Eduard</t>
   </si>
   <si>
-    <t>Мальцев Юрий</t>
+    <t>Mal'cev Urij</t>
   </si>
   <si>
-    <t>Нашкевич Владимир</t>
+    <t>Naskevic Vladimir</t>
   </si>
   <si>
-    <t>Сквирский Олег</t>
+    <t>Skvirskij Oleg</t>
   </si>
   <si>
-    <t>Уланович Юрий</t>
+    <t>Ulanovich Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -878,109 +878,109 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>1976</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1987</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>43</v>
       </c>