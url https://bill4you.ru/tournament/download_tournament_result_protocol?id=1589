--- v0 (2025-10-04)
+++ v1 (2026-08-23)
@@ -20,225 +20,225 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>ЛЕТНЯЯ АМЕРИКА в БК Шпиль</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.08.2023, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>26.08.2023, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Nikolaev Andrej</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Дулькевич Павел</t>
+    <t>Cirikov Ivan</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Dul'kevic Pavel</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Чириков Иван</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Devatkov Vladimir</t>
   </si>
   <si>
-    <t>Девятков Владимир</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Сазанович Егор</t>
+    <t>Sazanovic Egor</t>
   </si>
   <si>
-    <t>Урбан Павел</t>
+    <t>Urban Pavel</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Малафей Егор</t>
+    <t>Malafei Egor</t>
   </si>
   <si>
-    <t>Позняк Станислав</t>
+    <t>Pozniak Stanislav</t>
   </si>
   <si>
-    <t>Шагинов Андрей</t>
+    <t>Saginov Andrej</t>
   </si>
   <si>
-    <t>Лешкевич Андрей</t>
+    <t>Leshkevich Andrew</t>
   </si>
   <si>
-    <t>Логич Алексей</t>
+    <t>Logich Aleksej</t>
   </si>
   <si>
-    <t>Оганесян Тигран</t>
+    <t>Oganesan Tigran</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>Платонов Алексей</t>
+    <t>Platonov Aleksej</t>
   </si>
   <si>
-    <t>Сериков Лев</t>
+    <t>Serikov Lev</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Shakhov Nikita</t>
   </si>
   <si>
-    <t>Шахов Никита</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Бралковский Никита</t>
+    <t>Bralkouski Nikita</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>branovski yan</t>
   </si>
   <si>
-    <t>Клопот Артем</t>
+    <t>Fedenkov Artemiy</t>
   </si>
   <si>
-    <t>Конищев Никита</t>
+    <t>Klopot Artsiom</t>
   </si>
   <si>
-    <t>Лапко Алексей</t>
+    <t>Koniscschev Nikita</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Lapko Aleksej</t>
   </si>
   <si>
-    <t>Феденков Артемий</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Смолевичи</t>
+    <t>Smaliavichy</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Zhodzina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -779,157 +779,157 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2008</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1999</v>
+        <v>1980</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1979</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2009</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -1139,71 +1139,71 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>2008</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1997</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1219,131 +1219,131 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>2008</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1981</v>
+        <v>1999</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2006</v>
+        <v>1981</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>