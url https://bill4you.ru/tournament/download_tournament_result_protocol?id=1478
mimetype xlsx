--- v3 (2026-06-16)
+++ v4 (2026-09-26)
@@ -1595,51 +1595,51 @@
       </c>
       <c r="C47" s="8">
         <v>1988</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>2010</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
         <v>1996</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F49" s="1"/>