--- v1 (2025-12-26)
+++ v2 (2026-04-28)
@@ -1495,51 +1495,51 @@
       </c>
       <c r="C42" s="8">
         <v>1989</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2003</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>2007</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F44" s="1"/>