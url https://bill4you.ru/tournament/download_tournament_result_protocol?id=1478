--- v2 (2026-04-28)
+++ v3 (2026-06-16)
@@ -1795,51 +1795,51 @@
       </c>
       <c r="C57" s="8">
         <v>2009</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
         <v>1986</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>1990</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F59" s="1"/>