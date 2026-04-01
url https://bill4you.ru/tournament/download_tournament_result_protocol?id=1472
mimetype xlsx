--- v1 (2025-12-29)
+++ v2 (2026-04-01)
@@ -1723,51 +1723,51 @@
       </c>
       <c r="C48" s="8">
         <v>2002</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>1993</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1976</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F50" s="1"/>
@@ -2437,51 +2437,51 @@
       </c>
       <c r="C84" s="8">
         <v>2009</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
         <v>1992</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C86" s="8">
         <v>1995</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F86" s="1"/>