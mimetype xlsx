--- v2 (2026-04-01)
+++ v3 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t xml:space="preserve"> Чемпионат мира 2023 "Свободная пирамида", мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>12.06.2023, Премьер-Арена, Россия, ХМАО - Югра, Сургут, ул. Быстринская,  18/4</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -363,50 +363,53 @@
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Беларусь</t>
   </si>
   <si>
     <t>Кыргызстан</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
     <t>Азербайджан</t>
   </si>
   <si>
     <t>Туркменистан</t>
+  </si>
+  <si>
+    <t>Израиль</t>
   </si>
   <si>
     <t>Египет</t>
   </si>
   <si>
     <t>Ливия</t>
   </si>
   <si>
     <t>Кения</t>
   </si>
   <si>
     <t>Камерун</t>
   </si>
   <si>
     <t>Таджикистан</t>
   </si>
   <si>
     <t>Алжир</t>
   </si>
   <si>
     <t>Республика Корея</t>
   </si>
   <si>
     <t>Германия</t>
   </si>
@@ -1746,51 +1749,51 @@
       </c>
       <c r="D49" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1976</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1990</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
@@ -1864,111 +1867,111 @@
       <c r="C55" s="8">
         <v>1997</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>1994</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
         <v>1974</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
         <v>1989</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>1981</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
@@ -2021,94 +2024,94 @@
       </c>
       <c r="C63" s="8">
         <v>1983</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
         <v>2005</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
         <v>1988</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
         <v>1991</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
@@ -2182,69 +2185,69 @@
       <c r="C71" s="8">
         <v>1987</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8"/>
       <c r="D72" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8"/>
       <c r="D73" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
         <v>1998</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
@@ -2260,71 +2263,71 @@
       </c>
       <c r="D75" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>1988</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>1951</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>1990</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
@@ -2400,51 +2403,51 @@
       </c>
       <c r="D82" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C83" s="8">
         <v>1971</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
         <v>2009</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>109</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
@@ -2460,51 +2463,51 @@
       </c>
       <c r="D85" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C86" s="8">
         <v>1995</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C87" s="8">
         <v>1985</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
@@ -2520,51 +2523,51 @@
       </c>
       <c r="D88" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C89" s="8">
         <v>1964</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C90" s="8">
         <v>1976</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>115</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>