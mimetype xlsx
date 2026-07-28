--- v3 (2026-06-10)
+++ v4 (2026-07-28)
@@ -1984,51 +1984,51 @@
       </c>
       <c r="C61" s="8">
         <v>1996</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
         <v>1996</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
         <v>1983</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F63" s="1"/>
@@ -2067,51 +2067,51 @@
       </c>
       <c r="D65" s="8" t="s">
         <v>107</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>122</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
         <v>1983</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
         <v>1991</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>