--- v0 (2025-12-05)
+++ v1 (2026-06-10)
@@ -724,51 +724,51 @@
       </c>
       <c r="C9" s="8">
         <v>1991</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="1"/>
@@ -844,51 +844,51 @@
       </c>
       <c r="C15" s="8">
         <v>1998</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="1"/>