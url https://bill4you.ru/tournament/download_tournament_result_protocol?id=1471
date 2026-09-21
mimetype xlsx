--- v1 (2026-06-10)
+++ v2 (2026-09-21)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t xml:space="preserve"> Чемпионат мира 2023 "Свободная пирамида", женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.06.2023, Премьер-Арена, Россия, ХМАО - Югра, Сургут, ул. Быстринская,  18/4</t>
+    <t>12.06.2023, Премьер-Арена, Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Быстринская,  18/4</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Миронова Диана</t>
+    <t>Mironova Diana</t>
   </si>
   <si>
-    <t>Михайлова Дарья</t>
+    <t>Mikhaylova Dar'a</t>
   </si>
   <si>
-    <t>Брытченко Екатерина</t>
+    <t>Brytchenko Ekaterina</t>
   </si>
   <si>
-    <t>Валеева Радмила</t>
+    <t>Valeeva Radmila</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Emelyanova Valeria</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Машкина Валерия</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Горыславец Элина</t>
+    <t>Goryslavec Elina</t>
   </si>
   <si>
-    <t>Копнина Алёна</t>
+    <t>Kopnina Alena</t>
   </si>
   <si>
-    <t>Максимова Светлана</t>
+    <t>Maksimova Svetlana</t>
   </si>
   <si>
-    <t>Мамичева Мария</t>
+    <t>Mamicheva Mariya</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Перепечаева - Чернухо Екатерина</t>
+    <t>Perepechaeva - Chernuho Ekaterina</t>
   </si>
   <si>
-    <t>Солдатова Александра</t>
+    <t>Soldatova Aleksandra</t>
   </si>
   <si>
-    <t>Ставицкая Светлана</t>
+    <t>Stavitskaya Svetlana</t>
   </si>
   <si>
-    <t>Njoki Peninarose</t>
+    <t>Chen Igor</t>
   </si>
   <si>
-    <t>Yasmin Tahira</t>
+    <t>Demcenko Nadezda</t>
   </si>
   <si>
-    <t>Геворгян Анжела</t>
+    <t>Dkhmhj Igor</t>
   </si>
   <si>
-    <t>Демченко Надежда</t>
+    <t>Gevorgyan Anzela</t>
   </si>
   <si>
-    <t>Кирпичникова Наталия</t>
+    <t>Kirpichnikova Nataliya</t>
   </si>
   <si>
-    <t>Кондратьева Валерия</t>
+    <t>Kondrateva Valeriya</t>
   </si>
   <si>
-    <t>Левкина Алена</t>
+    <t>Levkina Alena</t>
   </si>
   <si>
-    <t>Перелетова Алиса</t>
+    <t>Pereletova Alisa</t>
   </si>
   <si>
-    <t>Tondji Franckine</t>
+    <t>Chen Dwdwa</t>
   </si>
   <si>
-    <t>Коваль Дарья</t>
+    <t>Koval Darya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Кения</t>
+    <t>Pakistan</t>
   </si>
   <si>
-    <t>Пакистан</t>
+    <t>Kenya</t>
   </si>
   <si>
-    <t>Камерун</t>
+    <t>Cameroon</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -761,111 +761,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1000,113 +1000,113 @@
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1990</v>
+      </c>
       <c r="D25" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1991</v>
+        <v>1982</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1990</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>