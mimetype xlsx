--- v0 (2025-10-09)
+++ v1 (2026-08-18)
@@ -20,312 +20,312 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>IV ЭТАП ВЕСЕННЕЙ СЕРИИ в БК Шпиль</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.06.2023, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>03.06.2023, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 51</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Полуян Никита</t>
+    <t>Poluan Nikita</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Sejkin Vladislav</t>
   </si>
   <si>
-    <t>Сончик Сергей</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Шейкин Владислав</t>
+    <t>Soncik Sergej</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Близнюк Евгений</t>
+    <t>Bliznuk Evgenij</t>
   </si>
   <si>
-    <t>Науменко Алексей</t>
+    <t>Naumenko Aleksej</t>
   </si>
   <si>
-    <t>Салтовская Кристина</t>
+    <t>Saltovskaya Kristina</t>
   </si>
   <si>
-    <t>Альховик Иван</t>
+    <t>Al'hovik Ivan</t>
   </si>
   <si>
-    <t>Ларионов Константин</t>
+    <t>Larionov Konstantin</t>
   </si>
   <si>
-    <t>Лобанов Евгений</t>
+    <t>Lobanov Evgenij</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Киватыцкий Павел</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Hil'kevic Sergej</t>
   </si>
   <si>
-    <t>Леончик Владимир</t>
+    <t>Kivatyckij Pavel</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Kolosko Kirill</t>
   </si>
   <si>
-    <t>Хилькевич Сергей</t>
+    <t>Leoncik Vladimir</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Дулькевич Павел</t>
+    <t>Dul'kevic Pavel</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Ко Игорь</t>
+    <t>Ko Igor'</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Обликов Олег</t>
+    <t>Oblikov Oleg</t>
   </si>
   <si>
-    <t>Шепелевич Дмитрий</t>
+    <t>Sepelevic Dmitrij</t>
   </si>
   <si>
-    <t>Штейн Михаил</t>
+    <t>Stejn Mihail</t>
   </si>
   <si>
-    <t>Анин Максим</t>
+    <t>Anin MAKSIM</t>
   </si>
   <si>
-    <t>Бу Александр</t>
+    <t>Bu Aleksandr</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Ванькевич Александр</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Вишневский Сергей</t>
+    <t>Cirikov Ivan</t>
   </si>
   <si>
-    <t>Дергай Андрей</t>
+    <t>Dzergay Andrey</t>
   </si>
   <si>
-    <t>Коломиец Виталий</t>
+    <t>Kolomiets Vitali</t>
   </si>
   <si>
-    <t>Колошко Александр</t>
+    <t>Kolosko Aleksandr</t>
   </si>
   <si>
-    <t>Лапко Алексей</t>
+    <t>Lapko Aleksej</t>
   </si>
   <si>
-    <t>Логич Алексей</t>
+    <t>Logich Aleksej</t>
   </si>
   <si>
-    <t>Михайлов Андрей</t>
+    <t>Mihajlov Andrej</t>
   </si>
   <si>
-    <t>Пивовар Константин</t>
+    <t>Pivovar Konstantin</t>
   </si>
   <si>
-    <t>Сергеев Александр</t>
+    <t>Sergeev Aleksandr</t>
   </si>
   <si>
-    <t>Троицкий Сергей</t>
+    <t>Troickij Sergej</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Van'kevic Aleksandr</t>
   </si>
   <si>
-    <t>Чириков Иван</t>
+    <t>Visnevskij Sergej</t>
   </si>
   <si>
-    <t>Андрончик Сергей</t>
+    <t>Androncik Sergej</t>
   </si>
   <si>
-    <t>Конищев Никита</t>
+    <t>Koniscschev Nikita</t>
   </si>
   <si>
-    <t>Старостенко Дмитрий</t>
+    <t>Starostenko Dmitrij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Лида</t>
+    <t>Lida</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Marjina Gorka</t>
   </si>
   <si>
-    <t>городской посёлок Глуск</t>
+    <t>garadski pasiolak Glusk</t>
   </si>
   <si>
-    <t>Брест</t>
+    <t>Brest</t>
   </si>
   <si>
-    <t>Фаниполь</t>
+    <t>Fanipal</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Логойск</t>
+    <t>Lagojsk</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -886,97 +886,97 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="8">
         <v>1964</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="8">
-        <v>1991</v>
+        <v>1972</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
-        <v>1972</v>
+        <v>1977</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1126,174 +1126,174 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="8">
-        <v>1984</v>
+        <v>1996</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
-        <v>2011</v>
+        <v>1976</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8">
-        <v>1976</v>
+        <v>2011</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
-        <v>1996</v>
+        <v>1976</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
         <v>1968</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F32" s="1"/>
@@ -1486,71 +1486,71 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="8">
         <v>1996</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
-        <v>1983</v>
+        <v>1971</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
         <v>1976</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E45" s="9" t="s">
@@ -1706,71 +1706,71 @@
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
         <v>1983</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C54" s="8">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
         <v>1990</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E56" s="9" t="s">