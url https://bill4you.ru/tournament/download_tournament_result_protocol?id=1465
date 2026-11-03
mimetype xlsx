--- v1 (2026-08-19)
+++ v2 (2026-11-03)
@@ -83,51 +83,51 @@
   <si>
     <t>Mihaj Vladislav</t>
   </si>
   <si>
     <t>Farsan Arman</t>
   </si>
   <si>
     <t>Kazakov Nikita</t>
   </si>
   <si>
     <t>Saltykov Konstantin</t>
   </si>
   <si>
     <t>Sevkunov Tihon</t>
   </si>
   <si>
     <t>Cipcikov Temirlan</t>
   </si>
   <si>
     <t>Kocev Maksim</t>
   </si>
   <si>
     <t>Markedonov Emil'</t>
   </si>
   <si>
-    <t>Osak Nikolaj</t>
+    <t>Ocyak Kolya</t>
   </si>
   <si>
     <t>Semencov Grigorij</t>
   </si>
   <si>
     <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>