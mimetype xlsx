--- v0 (2025-10-05)
+++ v1 (2026-08-23)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.Open</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.05.2023, Poolschool. Кант, Россия, Москва, Электролитный проезд,  д. 7,  стр. 2,  СК "Кант",  СпортАнгар</t>
+    <t>28.05.2023, Poolschool. Кант, Russian Federation, Moscow, Электролитный проезд,  д. 7,  стр. 2,  СК "Кант",  СпортАнгар</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Фролов Михаил</t>
+    <t>Frolov Mihail</t>
   </si>
   <si>
-    <t>Семченков Арсений</t>
+    <t>Semcenkov Arsenij</t>
   </si>
   <si>
-    <t>Ургапов Константин</t>
+    <t>Urgapov Konstantin</t>
   </si>
   <si>
-    <t>Минаев Кирилл</t>
+    <t>Minaev Kirill</t>
   </si>
   <si>
-    <t>Гоцев Александр</t>
+    <t>Gocev Aleksandr</t>
   </si>
   <si>
-    <t>Гоцев Владислав</t>
+    <t>Gocev Vladislav</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Терешков Святослав</t>
+    <t>Tereskov Svatoslav</t>
   </si>
   <si>
-    <t>ааа ааа</t>
+    <t>aaa aaa</t>
   </si>
   <si>
-    <t>Пащенко Виктор</t>
+    <t>Cheklin Maksim</t>
   </si>
   <si>
-    <t>Тихий Артемий</t>
+    <t>Paschenko Viktor</t>
   </si>
   <si>
-    <t>Чеклин Максим</t>
+    <t>Tihij Artemij</t>
   </si>
   <si>
-    <t>Белов Семен</t>
+    <t>Belov Semen</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Полтавская Елизавета</t>
+    <t>Poltavskaya Elizaveta</t>
   </si>
   <si>
-    <t>Тихий Андрей</t>
+    <t>Tihij Andrej</t>
   </si>
   <si>
-    <t>Гоцев Евгений</t>
+    <t>Gocev Evgenij</t>
   </si>
   <si>
-    <t>Грачёв Семён</t>
+    <t>Gracev Semen</t>
   </si>
   <si>
-    <t>Семёнов Фёдор</t>
+    <t>Semenov Fedor</t>
   </si>
   <si>
-    <t>Тараторин Олег</t>
+    <t>Taratorin Oleg</t>
   </si>
   <si>
-    <t>Овсепян Артем</t>
+    <t>Ovsepyan Artem</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -824,75 +824,75 @@
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1977</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>2011</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="9" t="s">
+        <v>42</v>
+      </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E18" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="9"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2011</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
@@ -900,51 +900,53 @@
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>2012</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>