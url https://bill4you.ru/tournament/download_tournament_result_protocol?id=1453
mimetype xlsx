--- v0 (2025-10-21)
+++ v1 (2026-08-20)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>ЧЕМПИОНАТ РЕСПУБЛИКИ ТАТАРСТАН (ЛЮБИТЕЛИ) I-ЭТАП</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.05.2023, Бильярдная 1, Россия, Республика Татарстан, Казань, ул. Рихарда Зорге 66В</t>
+    <t>28.05.2023, Бильярдная 1, Russian Federation, Republic of Tatarstan, City of Kazan, ул. Рихарда Зорге 66В</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Равилов Азат</t>
+    <t>Ravilov Azat</t>
   </si>
   <si>
-    <t>Чеботарев Александр</t>
+    <t>Cebotarev Aleksandr</t>
   </si>
   <si>
-    <t>Ахмедов Эльшан</t>
+    <t>Akhmedov Elshan</t>
   </si>
   <si>
-    <t>Горчаков Ильдар</t>
+    <t>Gorcnakov Ildar</t>
   </si>
   <si>
-    <t>Богинский Максим</t>
+    <t>Baazitov Arslan</t>
   </si>
   <si>
-    <t>Боязитов Арслан</t>
+    <t>Boginskii Maksim</t>
   </si>
   <si>
-    <t>Исаев Евгений</t>
+    <t>Isaev Evgeniy</t>
   </si>
   <si>
-    <t>Мухаметзянов Марат</t>
+    <t>Muhametzyanov Marat</t>
   </si>
   <si>
-    <t>Багавеев Рамиль</t>
+    <t>Bagaveev Ramil'</t>
   </si>
   <si>
-    <t>Виниченко Анатолий</t>
+    <t>Hamidullin Timur</t>
   </si>
   <si>
-    <t>Хамидуллин Тимур</t>
+    <t>Shilov Andrei</t>
   </si>
   <si>
-    <t>Шилов Андрей</t>
+    <t>Vinicenko Anatolij</t>
   </si>
   <si>
-    <t>Галимуллин Линар</t>
+    <t>Galimullin Linar</t>
   </si>
   <si>
-    <t>Гумеров Ильнур</t>
+    <t>Gumerov Il'nur</t>
   </si>
   <si>
-    <t>Шагеев Айрат</t>
+    <t>Sageev Ajrat</t>
   </si>
   <si>
-    <t>Шарапов Шухрат</t>
+    <t>Sharapov Shukhrat</t>
   </si>
   <si>
-    <t>Вазыхов Максим</t>
+    <t>Karimov Tagir</t>
   </si>
   <si>
-    <t>Валиев Даян</t>
+    <t>Kolpakov Andrey</t>
   </si>
   <si>
-    <t>Каримов Тагир</t>
+    <t>Talibrahmanov Ildar</t>
   </si>
   <si>
-    <t>Колпаков Андрей</t>
+    <t>Valiev Daan</t>
   </si>
   <si>
-    <t>Талибрахманов Ильдар</t>
+    <t>Vazyhov Maksim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Чебоксары</t>
+    <t>Cheboksary</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -728,71 +728,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1970</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1991</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -828,91 +828,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1978</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1977</v>
+        <v>1993</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1993</v>
+        <v>1975</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1972</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -967,136 +967,136 @@
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1972</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>