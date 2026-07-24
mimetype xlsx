--- v1 (2026-01-02)
+++ v2 (2026-07-24)
@@ -1594,51 +1594,53 @@
         <v>2007</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>1974</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E48" s="9"/>
+      <c r="E48" s="9" t="s">
+        <v>90</v>
+      </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>2005</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>85</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">