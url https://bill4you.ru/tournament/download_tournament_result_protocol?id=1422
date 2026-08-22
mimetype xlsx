--- v1 (2026-01-17)
+++ v2 (2026-08-22)
@@ -20,267 +20,267 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>4-й этап кубка России по пулу среди юношей до 17 лет 2023</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.05.2023, PLAYPOOL, Россия, Санкт-Петербург, Коломяжский пр. 19,  к. 2,  ТЦ Капитолий</t>
+    <t>13.05.2023, PLAYPOOL, Russian Federation, St. Petersburg, Saint Petersburg, Коломяжский пр. 19,  к. 2,  ТЦ Капитолий</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
     <t>41 - 44</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дедюля Илья</t>
+    <t>Dedyulya Ilya</t>
   </si>
   <si>
-    <t>Гайковас Андрей</t>
+    <t>Gajkovas Andrej</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Янчиленко Тимофей</t>
+    <t>Yanchilenko Timofey</t>
   </si>
   <si>
-    <t>Быков Дмитрий</t>
+    <t>Bykov Dmitrij</t>
   </si>
   <si>
-    <t>Коленников Артем</t>
+    <t>Kolennikov Artem</t>
   </si>
   <si>
-    <t>Роговой Евгений</t>
+    <t>Rogovoj Evgenij</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Бабич Савва</t>
+    <t>Babic Savva</t>
   </si>
   <si>
-    <t>Богдан Рафаэл</t>
+    <t>Bogdan Rafael Bogdan</t>
   </si>
   <si>
-    <t>Зиновьев Максим</t>
+    <t>Indrupsky Vladimir</t>
   </si>
   <si>
-    <t>Индрупский Владимир</t>
+    <t>Konskij Daniil</t>
   </si>
   <si>
-    <t>Конский Даниил</t>
+    <t>Konskij Egor</t>
   </si>
   <si>
-    <t>Конский Егор</t>
+    <t>Salagin Urij</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Шалагин Юрий</t>
+    <t>Zinov'ev Maksim</t>
   </si>
   <si>
-    <t>Анисимов Степан</t>
+    <t>Anisimov Stepan</t>
   </si>
   <si>
-    <t>Ефремов Тимофей</t>
+    <t>Efremov Timofej</t>
   </si>
   <si>
-    <t>Конский Александр</t>
+    <t>Konskij Aleksandr</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Половинко Степан</t>
+    <t>Polovinko Stepan</t>
   </si>
   <si>
-    <t>Потапов Денис</t>
+    <t>Potapov Denis</t>
   </si>
   <si>
-    <t>Пуляев Леонид</t>
+    <t>Puliaev Leonid</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Апальков Александр</t>
+    <t>Apal'kov Aleksandr</t>
   </si>
   <si>
-    <t>Здасеня Александр</t>
+    <t>Kozyrskij Maksim</t>
   </si>
   <si>
-    <t>Козырский Максим</t>
+    <t>Medvedev Kirill</t>
   </si>
   <si>
-    <t>Медведев Кирилл</t>
+    <t>Mordasov Mihail</t>
   </si>
   <si>
-    <t>Мордашов Михаил</t>
+    <t>Mosko Mihail</t>
   </si>
   <si>
-    <t>Мошко Михаил</t>
+    <t>Semenov Fedor</t>
   </si>
   <si>
-    <t>Семёнов Фёдор</t>
+    <t>Timofeev Georgij</t>
   </si>
   <si>
-    <t>Тимофеев Георгий</t>
+    <t>Zdasenya Aleksandr</t>
   </si>
   <si>
-    <t>Абрамович Марк</t>
+    <t>Abramovic Mark</t>
   </si>
   <si>
-    <t>Бабич Гордей</t>
+    <t>Babic Gordej</t>
   </si>
   <si>
-    <t>Дудко Тимофей</t>
+    <t>Dudko Timofej</t>
   </si>
   <si>
-    <t>Романов Фёдор</t>
+    <t>Romanov Fedor</t>
   </si>
   <si>
-    <t>Русаков Михаил</t>
+    <t>Rusakov Mihail</t>
   </si>
   <si>
-    <t>Тендер Виктор</t>
+    <t>Seglov Aleksej</t>
   </si>
   <si>
-    <t>Шмитт Александр</t>
+    <t>Smitt Aleksandr</t>
   </si>
   <si>
-    <t>Щеглов Алексей</t>
+    <t>Tender Viktor</t>
   </si>
   <si>
-    <t>Бондарь Данила</t>
+    <t>Bondar' Danila</t>
   </si>
   <si>
-    <t>Камерист Артем</t>
+    <t>Kamerist Artem</t>
   </si>
   <si>
-    <t>Медведев Федор</t>
+    <t>Medvedev Fedor</t>
   </si>
   <si>
-    <t>Самсонов Богдан</t>
+    <t>Samsonov Bogdan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -941,154 +941,154 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2007</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>2008</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="1"/>
@@ -1241,177 +1241,177 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>2009</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>2010</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2010</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
@@ -1484,91 +1484,91 @@
       </c>
       <c r="C44" s="8">
         <v>2011</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>2010</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>2009</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>2010</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>2009</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F48" s="1"/>