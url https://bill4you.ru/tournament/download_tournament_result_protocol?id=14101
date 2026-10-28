--- v0 (2026-09-04)
+++ v1 (2026-10-28)
@@ -1210,54 +1210,54 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="8">
         <v>1982</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>191</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8">
         <v>1985</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>189</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F14" s="1"/>
@@ -1290,94 +1290,94 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>2024</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>2025</v>
+        <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
         <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
@@ -1491,51 +1491,51 @@
       </c>
       <c r="C26" s="8">
         <v>1989</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
         <v>1988</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
         <v>1987</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F28" s="1"/>
@@ -2064,51 +2064,51 @@
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
         <v>1986</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
-        <v>1990</v>
+        <v>1979</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="8">
         <v>2024</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E57" s="9" t="s">
@@ -2444,51 +2444,51 @@
       </c>
       <c r="B74" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C74" s="8">
         <v>2000</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C75" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C76" s="8">
         <v>1999</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E76" s="9" t="s">
@@ -3169,51 +3169,51 @@
       </c>
       <c r="C111" s="8">
         <v>2000</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E111" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F111" s="1"/>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C112" s="8">
         <v>1979</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E112" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C113" s="8"/>
       <c r="D113" s="8" t="s">
         <v>192</v>
       </c>
       <c r="E113" s="9" t="s">
         <v>194</v>
       </c>
       <c r="F113" s="1"/>
       <c r="G113" s="1"/>
       <c r="H113" s="1"/>