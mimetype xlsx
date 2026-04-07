--- v0 (2025-10-12)
+++ v1 (2026-04-07)
@@ -74,51 +74,51 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Дарницкая Диана</t>
   </si>
   <si>
     <t>Панова Лилия</t>
   </si>
   <si>
     <t>Бобылева Злата</t>
   </si>
   <si>
     <t>Мамичева Мария</t>
   </si>
   <si>
     <t>Башкатова Полина</t>
   </si>
   <si>
     <t>Волк Анастасия</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Карапетова Анастасия</t>
   </si>
   <si>
     <t>Ковалева Екатерина</t>
   </si>
   <si>
     <t>Горбатова Арина</t>
   </si>
   <si>
     <t>Золотова Анна</t>
   </si>
   <si>
     <t>Лащ Елена</t>
   </si>
   <si>
     <t>Мануйлова Екатерина</t>
   </si>
   <si>
     <t>Бачулис Диана</t>
   </si>
   <si>
     <t>Воробьева Виктория</t>
   </si>
   <si>
     <t>Кузнецова Елизавета</t>
   </si>