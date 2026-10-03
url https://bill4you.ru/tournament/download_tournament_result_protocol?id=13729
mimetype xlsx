--- v0 (2026-08-17)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>БОЛЬШОЙ ЛЮБИТЕЛЬСКИЙ ТУРНИР</t>
   </si>
   <si>
     <t>Final Protocol</t>
   </si>
   <si>
     <t>01.08.2026, Центральный Бильярдный Клуб (ЦБК), Russian Federation, Moscow, ул. Олимпийский проспект 16с5</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>Main referee</t>
   </si>
   <si>
     <t>Chief Secretary</t>
   </si>
   <si>
     <t>Referee</t>
   </si>
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Manas Uulu Maksat</t>
   </si>
   <si>
     <t>Marchenko Sergey</t>
   </si>
   <si>
     <t>Alihanov Sardor</t>
   </si>
   <si>
     <t>Golenkov Andrey</t>
   </si>
   <si>
-    <t>Dayyrbek uulu Baktiyar</t>
+    <t>Dayyrbek Uulu Baktiyar</t>
   </si>
   <si>
     <t>Isakov Abduvali</t>
   </si>
   <si>
     <t>Korshunov Aleksandr</t>
   </si>
   <si>
     <t>Rahmetov Ashat</t>
   </si>
   <si>
     <t>Astashov Sergei</t>
   </si>
   <si>
     <t>Cyplakov Konstantin</t>
   </si>
   <si>
     <t>Galukhin Yuriy</t>
   </si>
   <si>
     <t>Klimchuk Aleksey</t>
   </si>
   <si>
     <t>Magay Mikhail</t>
   </si>
@@ -203,105 +203,105 @@
   <si>
     <t>Egenberdiev Nursultan</t>
   </si>
   <si>
     <t>Gavrilina Diana</t>
   </si>
   <si>
     <t>Ignatev Pavel</t>
   </si>
   <si>
     <t>Ivanov Petr</t>
   </si>
   <si>
     <t>Ivanov Semen</t>
   </si>
   <si>
     <t>Kalinenko Dmitriy</t>
   </si>
   <si>
     <t>Karev Matvey</t>
   </si>
   <si>
     <t>Kareva Ekaterina</t>
   </si>
   <si>
-    <t>kjgkg hihh</t>
+    <t>Kjgkg Hihh</t>
   </si>
   <si>
     <t>Konkov Sergey</t>
   </si>
   <si>
     <t>Kortashov Ivan</t>
   </si>
   <si>
     <t>Korzun Anton</t>
   </si>
   <si>
     <t>Krupkin Aleksandr</t>
   </si>
   <si>
     <t>Orozaliev Beksultan</t>
   </si>
   <si>
     <t>Pavlovskij Ruslan</t>
   </si>
   <si>
     <t>Petrov Artem</t>
   </si>
   <si>
-    <t>qddq dqd</t>
+    <t>Qddq Dqd</t>
   </si>
   <si>
     <t>Razin Yuri</t>
   </si>
   <si>
     <t>Rumiancev Dmitrii</t>
   </si>
   <si>
     <t>Solncev Denis</t>
   </si>
   <si>
     <t>Sytnikov Dmitry</t>
   </si>
   <si>
     <t>T Sergey</t>
   </si>
   <si>
     <t>Tulchinskiy Roman</t>
   </si>
   <si>
     <t>Yugay Pavel</t>
   </si>
   <si>
     <t>Zolotova Anna</t>
   </si>
   <si>
     <t>Agapova Nadezhda</t>
   </si>
   <si>
-    <t>Amanbay uulu Nurgazy</t>
+    <t>Amanbay Uulu Nurgazy</t>
   </si>
   <si>
     <t>Bannov Oleg</t>
   </si>
   <si>
     <t>Borisov Alexander</t>
   </si>
   <si>
     <t>Chudiev Tynychbek</t>
   </si>
   <si>
     <t>Flerov Pavel</t>
   </si>
   <si>
     <t>Gevorgian Sergei</t>
   </si>
   <si>
     <t>Golov Dmitriy</t>
   </si>
   <si>
     <t>Ilyasov Rinat</t>
   </si>
   <si>
     <t>Islambek Nizamidin Uulu</t>
   </si>
@@ -426,50 +426,53 @@
     <t>Karapetov Sergey</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>Russian Federation</t>
+  </si>
+  <si>
+    <t>United States of America</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -2450,51 +2453,51 @@
       </c>
       <c r="D83" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
         <v>1997</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
         <v>1991</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
@@ -2710,51 +2713,51 @@
       </c>
       <c r="D96" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E96" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C97" s="8">
         <v>1994</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E97" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C98" s="8">
         <v>1987</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E98" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
     </row>
@@ -3130,51 +3133,51 @@
       </c>
       <c r="D117" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E117" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C118" s="8">
         <v>1991</v>
       </c>
       <c r="D118" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E118" s="9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="8"/>
       <c r="B119" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C119" s="8">
         <v>1990</v>
       </c>
       <c r="D119" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E119" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="10"/>