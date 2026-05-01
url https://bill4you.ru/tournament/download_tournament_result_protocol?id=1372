--- v0 (2025-12-11)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>4-й этап кубка Москвы по "Свободной пирамиде" среди юниоров до 19 лет.</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>29.04.2023, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
@@ -87,53 +87,50 @@
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Сургут</t>
-  </si>
-[...1 lines deleted...]
-    <t>Омск</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -660,51 +657,51 @@
       </c>
       <c r="D10" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="8">
         <v>2007</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="8">
         <v>2006</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>