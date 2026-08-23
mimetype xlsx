--- v1 (2026-05-01)
+++ v2 (2026-08-23)
@@ -20,117 +20,117 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>4-й этап кубка Москвы по "Свободной пирамиде" среди юниоров до 19 лет.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.04.2023, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
+    <t>29.04.2023, Москвич, Russian Federation, Moscow, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Алехин Артур</t>
+    <t>Alehin Artur</t>
   </si>
   <si>
-    <t>Матюшкин Евгений</t>
+    <t>Matushkin Evgene</t>
   </si>
   <si>
-    <t>Ясинецкий Артём</t>
+    <t>Yasinetskiy Artem</t>
   </si>
   <si>
-    <t>Костенко Кирилл</t>
+    <t>Kostenko Kirill</t>
   </si>
   <si>
-    <t>Вахитов Тимур</t>
+    <t>Vahitov Timur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>