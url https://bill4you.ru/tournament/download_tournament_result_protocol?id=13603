--- v0 (2026-07-24)
+++ v1 (2026-09-09)
@@ -32,93 +32,93 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t>Кубок Мира "IV Кубок Главы Екатеринбурга",финальный этап, женщины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>23.07.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
-    <t>5 - 6</t>
+    <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 31</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
+    <t>Миронова Диана</t>
+  </si>
+  <si>
     <t>Брытченко Екатерина</t>
   </si>
   <si>
     <t>Ларченко Марианна</t>
   </si>
   <si>
-    <t>Миронова Диана</t>
-[...4 lines deleted...]
-  <si>
     <t>Нагула Элина</t>
-  </si>
-[...1 lines deleted...]
-    <t>Перепечаева - Чернухо Екатерина</t>
   </si>
   <si>
     <t>Зябирова Алина</t>
   </si>
   <si>
     <t>Корнева Наталия</t>
+  </si>
+  <si>
+    <t>Михайлова Дарья</t>
+  </si>
+  <si>
+    <t>Перепечаева - Чернухо Екатерина</t>
   </si>
   <si>
     <t>Зырянова Анастасия</t>
   </si>
   <si>
     <t>Кирпичникова Наталия</t>
   </si>
   <si>
     <t>Кондратьева Валерия</t>
   </si>
   <si>
     <t>Кошевая Валерия</t>
   </si>
   <si>
     <t>Максимова Светлана</t>
   </si>
   <si>
     <t>Машкина Валерия</t>
   </si>
   <si>
     <t>Салтовская Кристина</t>
   </si>
   <si>
     <t>Сидоренко Елизавета</t>
   </si>
@@ -158,57 +158,57 @@
   <si>
     <t>Першина Ольга</t>
   </si>
   <si>
     <t>Потехина Виктория</t>
   </si>
   <si>
     <t>Устюжанина Екатерина</t>
   </si>
   <si>
     <t>Чунакова Янина</t>
   </si>
   <si>
     <t>Речкина Анна</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
+    <t>ЗМС</t>
+  </si>
+  <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
-  </si>
-[...1 lines deleted...]
-    <t>ЗМС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Беларусь</t>
   </si>
 </sst>
 </file>
 
@@ -683,349 +683,361 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="8"/>
+      <c r="A10" s="8">
+        <v>3</v>
+      </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="8"/>
+      <c r="A11" s="8">
+        <v>3</v>
+      </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="8"/>
+      <c r="A12" s="8" t="s">
+        <v>6</v>
+      </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="8"/>
+      <c r="A13" s="8" t="s">
+        <v>6</v>
+      </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>2001</v>
+        <v>1991</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2000</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2003</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1998</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2003</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2010</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
@@ -1101,51 +1113,51 @@
       </c>
       <c r="C28" s="8">
         <v>2002</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
         <v>1976</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
         <v>2004</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="1"/>
@@ -1161,51 +1173,51 @@
       </c>
       <c r="C31" s="8">
         <v>2007</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="8">
         <v>1983</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="8">
         <v>2013</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="1"/>