--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -110,51 +110,51 @@
   <si>
     <t>Пириев Айбек</t>
   </si>
   <si>
     <t>Самудинов Ырыскелди</t>
   </si>
   <si>
     <t>Сарымсаков Айбек</t>
   </si>
   <si>
     <t>Шамшиев Алмазбек</t>
   </si>
   <si>
     <t>Эсенбеков Чынгыз</t>
   </si>
   <si>
     <t>Эшимбеков Алим</t>
   </si>
   <si>
     <t>Бейшеев Актан</t>
   </si>
   <si>
     <t>Жекшенбеков Нурислам</t>
   </si>
   <si>
-    <t>Мирбек уулу Чынгыз</t>
+    <t>Мирбек Уулу Чынгыз</t>
   </si>
   <si>
     <t>Орозбаков Алишер</t>
   </si>
   <si>
     <t>Саткинбаев Алишер</t>
   </si>
   <si>
     <t>Токтоболотов Байэл</t>
   </si>
   <si>
     <t>Турдушев Бекболот</t>
   </si>
   <si>
     <t>Ходжиев Баатыр</t>
   </si>
   <si>
     <t>Суйунбеков Эрбол</t>
   </si>
   <si>
     <t>Эгембердиев Бекмурат</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>