--- v0 (2026-08-23)
+++ v1 (2026-10-28)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК MATRESHKI</t>
   </si>
   <si>
     <t>Ульяновск 2026. MATRESHKI. Сеньоры + Ветераны по пирамиде № 3</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>12.07.2026, БК MATRESHKI, Russian Federation, Ulyanovsk Region, Ulyanovsk, ул. Карла Маркса,  12,  корп. 3</t>
+    <t>12.07.2026, БК MATRESHKI, Россия, Ульяновская область, Ульяновск, ул. Карла Маркса,  12,  корп. 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Tolchenov Vladimir</t>
+    <t>Толченов Владимир</t>
   </si>
   <si>
-    <t>Osipov Ivan</t>
+    <t>Осипов Иван</t>
   </si>
   <si>
-    <t>Zubkov Gennadiy</t>
+    <t>Зубков Геннадий</t>
   </si>
   <si>
-    <t>Kalmykov Evgeniy</t>
+    <t>Калмыков Евгений</t>
   </si>
   <si>
-    <t>Afonkin Nik</t>
+    <t>Анисимов Игорь</t>
   </si>
   <si>
-    <t>Anisimov Igor</t>
+    <t>Афонькин Николай</t>
   </si>
   <si>
-    <t>Kuftirev Sergei</t>
+    <t>Куфтырев Сергей</t>
   </si>
   <si>
-    <t>Tumanyan Artur</t>
+    <t>Туманян Артур</t>
   </si>
   <si>
-    <t>Ibragimov Renat</t>
+    <t>Ибрагимов Ренат</t>
   </si>
   <si>
-    <t>Kartashov Alexander</t>
+    <t>Карташов Александр</t>
   </si>
   <si>
-    <t>Romanov Aziz</t>
+    <t>Романов Азиз</t>
   </si>
   <si>
-    <t>Tolstobrov Anton</t>
+    <t>Толстобров Антон</t>
   </si>
   <si>
-    <t>Nadeev Ilgam</t>
+    <t>Надеев Ильгам</t>
   </si>
   <si>
-    <t>Nikolaychenko Sergey</t>
+    <t>Николайченко Сергей</t>
   </si>
   <si>
-    <t>Stresgnev Aleksandr</t>
+    <t>Стрежнев Александр</t>
   </si>
   <si>
-    <t>Uba Eduard</t>
+    <t>Уба Эдуард</t>
   </si>
   <si>
-    <t>Kurdyukov Alexey</t>
+    <t>Валеев Айдар</t>
   </si>
   <si>
-    <t>Mironov Andrey</t>
+    <t>Валеев Ильдар</t>
   </si>
   <si>
-    <t>Musin Kamil</t>
+    <t>Курдюков Алексей</t>
   </si>
   <si>
-    <t>Petrosyan Artem</t>
+    <t>Миронов Андрей</t>
   </si>
   <si>
-    <t>Porutchikov Marat</t>
+    <t>Мусин Камиль</t>
   </si>
   <si>
-    <t>Valeev Aydar</t>
+    <t>Петросян Артем</t>
   </si>
   <si>
-    <t>Valeev Ildar</t>
+    <t>Порутчиков Марат</t>
   </si>
   <si>
     <t>Zharkikh Vadim</t>
   </si>
   <si>
-    <t>Kuznecov German</t>
+    <t>Кузнецов Герман</t>
   </si>
   <si>
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Ulyanovsk</t>
+    <t>Ульяновск</t>
   </si>
   <si>
-    <t>posyolok Gornopravdinsk</t>
+    <t>посёлок Горноправдинск</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -734,71 +734,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1985</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1952</v>
+        <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1986</v>
+        <v>1952</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1976</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -972,171 +972,171 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1964</v>
+        <v>1999</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1976</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1958</v>
+        <v>1964</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1980</v>
+        <v>1958</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1999</v>
+        <v>1982</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>45</v>
       </c>