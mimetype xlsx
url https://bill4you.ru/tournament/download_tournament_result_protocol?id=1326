--- v0 (2025-10-06)
+++ v1 (2026-08-27)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Всероссийские соревнования "Свободная пирамида" девушки до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.04.2023, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>21.04.2023, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дажун Валерия</t>
+    <t>Dazun Valeria</t>
   </si>
   <si>
-    <t>Зацепина Дарья</t>
+    <t>Zacepina Dar'a</t>
   </si>
   <si>
-    <t>Смоляк Полина</t>
+    <t>Smolak Polina</t>
   </si>
   <si>
-    <t>Толстых Алиса</t>
+    <t>Tolstyh Alisa</t>
   </si>
   <si>
-    <t>Клочкова Анастасия</t>
+    <t>Klockova Anastasia</t>
   </si>
   <si>
-    <t>Кучерюк Дарья</t>
+    <t>Kuceruk Dar'a</t>
   </si>
   <si>
-    <t>Лесь-Нелина Дарья</t>
+    <t>Les'-Nelina Dar'a</t>
   </si>
   <si>
-    <t>Пронина София</t>
+    <t>Pronina Sofiya</t>
   </si>
   <si>
-    <t>Нестеренко Яна</t>
+    <t>Nesterenko Ana</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Полежаева Евгения</t>
+    <t>Polezaeva Evgenia</t>
   </si>
   <si>
-    <t>Тарасова Елизавета</t>
+    <t>Tarasova Elizaveta</t>
   </si>
   <si>
-    <t>Ракова Дарья</t>
+    <t>Filippanova Elizaveta</t>
   </si>
   <si>
-    <t>Филиппанова Елизавета</t>
+    <t>Rakova Dar'a</t>
   </si>
   <si>
-    <t>Шипулина Дарья</t>
+    <t>Sipulina Dar'a</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Амурская область</t>
+    <t>Amur Region</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -882,77 +882,77 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2007</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>