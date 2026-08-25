--- v1 (2026-03-14)
+++ v2 (2026-08-25)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Всероссийские соревнования "Свободная пирамида" юноши до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.04.2023, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>21.04.2023, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шаненков Артем</t>
+    <t>Sanenkov Artem</t>
   </si>
   <si>
-    <t>Барсуков Григорий</t>
+    <t>Barsukov Grigorij</t>
   </si>
   <si>
-    <t>Быков Дмитрий</t>
+    <t>Bykov Dmitrij</t>
   </si>
   <si>
-    <t>Горохов Владимир</t>
+    <t>Gorohov Vladimir</t>
   </si>
   <si>
-    <t>Алексеев Михаил</t>
+    <t>Alekseev Mihail</t>
   </si>
   <si>
-    <t>Бень Дмитрий</t>
+    <t>Ben' Dmitrij</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Петров Георгий</t>
+    <t>Petrov Georgiy</t>
   </si>
   <si>
-    <t>Гайворонский Артем</t>
+    <t>Gajvoronskij Artem</t>
   </si>
   <si>
-    <t>Галыця Лев</t>
+    <t>Galytsia Lev</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Моисеев Захар</t>
+    <t>Moiseev Zahar</t>
   </si>
   <si>
-    <t>Мысак Дмитрий</t>
+    <t>Mysak Dmitriy</t>
   </si>
   <si>
-    <t>Перегудов Александр</t>
+    <t>Peregudov Aleksandr</t>
   </si>
   <si>
-    <t>Решетов Владимир</t>
+    <t>Resetov Vladimir</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Дорошенко Дмитрий</t>
+    <t>Dorosenko Dmitrij</t>
   </si>
   <si>
-    <t>Иванов Данила</t>
+    <t>Ivanov Danila</t>
   </si>
   <si>
-    <t>Кобринский Лев</t>
+    <t>Kobrinskij Lev</t>
   </si>
   <si>
-    <t>Переверзев Святослав</t>
+    <t>Pereverzev Svatoslav</t>
   </si>
   <si>
-    <t>Сапогов Андрей</t>
+    <t>Sapogov Andrej</t>
   </si>
   <si>
-    <t>Сбродов Евгений</t>
+    <t>Sbrodov Evgenij</t>
   </si>
   <si>
-    <t>Сорокин Артём</t>
+    <t>Smunk German</t>
   </si>
   <si>
-    <t>Шмунк Герман</t>
+    <t>Sorokin Artem</t>
   </si>
   <si>
-    <t>Аминов Мансур</t>
+    <t>Aminov Mansur</t>
   </si>
   <si>
-    <t>Ханьжин Кирилл</t>
+    <t>Han'zin Kirill</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Томская область</t>
+    <t>Tomsk Region</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Пермский край</t>
+    <t>Perm Territory</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>Кемеровская область</t>
+    <t>Kemerovo</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Амурская область</t>
+    <t>Amur Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -953,51 +953,51 @@
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2007</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
@@ -1130,77 +1130,77 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2008</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2008</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>