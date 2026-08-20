--- v0 (2026-07-01)
+++ v1 (2026-08-20)
@@ -20,309 +20,309 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Чемпионат Москвы «Динамичная пирамида». Мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.06.2026, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>20.06.2026, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 61</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Федюшкин Матвей</t>
+    <t>Fedyushkin Matvey</t>
   </si>
   <si>
-    <t>Дмитриев Анатолий</t>
+    <t>Dmitriev Anatoliy</t>
   </si>
   <si>
-    <t>Ануфриев Елисей</t>
+    <t>Anufriev Elisej</t>
   </si>
   <si>
-    <t>Стороженко Дмитрий</t>
+    <t>Storozhenko Dmitriy</t>
   </si>
   <si>
-    <t>Каширский Кирилл</t>
+    <t>Kashirskiy Kirill</t>
   </si>
   <si>
-    <t>Корень Алексей</t>
+    <t>Koren' Aleksej</t>
   </si>
   <si>
-    <t>Кузовкин Александр</t>
+    <t>Kuzovkin Alexamder</t>
   </si>
   <si>
-    <t>Манчак Дмитрий</t>
+    <t>Manchak Dmitriy</t>
   </si>
   <si>
-    <t>Бахлин Игорь</t>
+    <t>Bahlin Igor'</t>
   </si>
   <si>
-    <t>Безносенко Александр</t>
+    <t>Beznosenko Aleksandr</t>
   </si>
   <si>
-    <t>Исламов Кирилл</t>
+    <t>Islamov Kirill</t>
   </si>
   <si>
-    <t>Капитонов Сергей</t>
+    <t>Kapitonov Sergey</t>
   </si>
   <si>
-    <t>Катуар Дмитрий</t>
+    <t>Katuar Dmitrii</t>
   </si>
   <si>
-    <t>Коган Евгений</t>
+    <t>Kogan Evgeny</t>
   </si>
   <si>
-    <t>Корявкин Юрий</t>
+    <t>Koravkin Urij</t>
   </si>
   <si>
-    <t>Костенко Кирилл</t>
+    <t>Kostenko Kirill</t>
   </si>
   <si>
-    <t>Буточников Константин</t>
+    <t>Butochnikov Konstantin</t>
   </si>
   <si>
-    <t>Гаврилин Павел</t>
+    <t>Ermakov Kirill</t>
   </si>
   <si>
-    <t>Гурш Артем</t>
+    <t>Fomin Kirill</t>
   </si>
   <si>
-    <t>Ермаков Кирилл</t>
+    <t>Gavrilin Pavel</t>
   </si>
   <si>
-    <t>Катунский Михаил</t>
+    <t>Gursh Artem</t>
   </si>
   <si>
-    <t>Козичев Александр</t>
+    <t>Khachatryan Levon</t>
   </si>
   <si>
-    <t>Котосонов Денис</t>
+    <t>kjgkg hihh</t>
   </si>
   <si>
-    <t>Лукашев Максим</t>
+    <t>Kotosonov Denis</t>
   </si>
   <si>
-    <t>Маматалиев Бехруз</t>
+    <t>Kozichev Aleksandr</t>
   </si>
   <si>
-    <t>Мельников Павел</t>
+    <t>Lukasev Maksim</t>
   </si>
   <si>
-    <t>Пастушков Аркадий</t>
+    <t>Mamataliev Behruz</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Melnikov Pavel</t>
   </si>
   <si>
-    <t>Смольников Артем</t>
+    <t>Pastushkov Arkady</t>
   </si>
   <si>
-    <t>Фомин Кирилл</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
-    <t>Хачатрян Левон</t>
+    <t>Smol'nikov Artem</t>
   </si>
   <si>
-    <t>Яценко Иван</t>
+    <t>Yacenko Ivan</t>
   </si>
   <si>
-    <t>Ахмедов Саидомад</t>
+    <t>Akhmedov Saidomad</t>
   </si>
   <si>
-    <t>Гатовский Владимир</t>
+    <t>Dudin Alexander</t>
   </si>
   <si>
-    <t>Гончаров Кирилл</t>
+    <t>Goncharov Kirill</t>
   </si>
   <si>
-    <t>Дудин Александр</t>
+    <t>Karev Matvey</t>
   </si>
   <si>
-    <t>Карев Матвей</t>
+    <t>Koak Vitalij</t>
   </si>
   <si>
-    <t>Коак Виталий</t>
+    <t>Markov Aleksandr</t>
   </si>
   <si>
-    <t>Мажалис Владислав</t>
+    <t>Mazhalis Vladislav</t>
   </si>
   <si>
-    <t>Марков Александр</t>
+    <t>Perelygin Aleksandr</t>
   </si>
   <si>
-    <t>Перелыгин Александр</t>
+    <t>Pyhtin Dmitrij</t>
   </si>
   <si>
-    <t>Пыхтин Дмитрий</t>
+    <t>REZNIKOV IVAN</t>
   </si>
   <si>
-    <t>Резников Иван</t>
+    <t>Shemarov Andrey</t>
   </si>
   <si>
-    <t>Сорокин Александр</t>
+    <t>Sorokin Aleksandr</t>
   </si>
   <si>
-    <t>Тишунин Сергей</t>
+    <t>Tishunin Sergey</t>
   </si>
   <si>
-    <t>Уваров Евгений</t>
+    <t>Uvarov Evgeny</t>
   </si>
   <si>
-    <t>Шемаров Андрей</t>
+    <t>Vladimir Gatovskiy</t>
   </si>
   <si>
-    <t>Яковлев Сергей</t>
+    <t>Yakovlev Sergey</t>
   </si>
   <si>
-    <t>Бескровный Степан</t>
+    <t>Beskrovnyy Stepan</t>
   </si>
   <si>
-    <t>Иосько Кирилл</t>
+    <t>Chebotarev Arkadiy</t>
   </si>
   <si>
-    <t>Калинин Владимир</t>
+    <t>Cyplakov Konstantin</t>
   </si>
   <si>
-    <t>Климкин Павел</t>
+    <t>Iosko Kirill</t>
   </si>
   <si>
-    <t>Кононов Игорь</t>
+    <t>Kalinin Vladimir</t>
   </si>
   <si>
-    <t>Космылев Андрей</t>
+    <t>Klimkin Pavel</t>
   </si>
   <si>
-    <t>Кузнецов Арсений</t>
+    <t>Kononov Igor</t>
   </si>
   <si>
-    <t>Оловянников Владимир</t>
+    <t>Kosmylev Andrey</t>
   </si>
   <si>
-    <t>Платонов Юрий</t>
+    <t>Kuznecov Arseniy</t>
   </si>
   <si>
-    <t>Уваров Виталий</t>
+    <t>Oloviannikov Vladimir</t>
   </si>
   <si>
-    <t>Урин Дмитрий</t>
+    <t>Platonov Urij</t>
   </si>
   <si>
-    <t>Цыплаков Константин</t>
+    <t>Urin Dmitriy</t>
   </si>
   <si>
-    <t>Чеботарев Аркадий</t>
+    <t>Uvarov Vitaliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Париж</t>
+    <t>Paris</t>
   </si>
   <si>
-    <t>Ереван</t>
+    <t>Yerevan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -866,51 +866,51 @@
       </c>
       <c r="C11" s="8">
         <v>1994</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2009</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1995</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F13" s="1"/>
@@ -1123,317 +1123,317 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1987</v>
+        <v>2009</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1995</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>2009</v>
+        <v>1989</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2012</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
@@ -1443,231 +1443,231 @@
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1998</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>1976</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2005</v>
+        <v>1986</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1986</v>
+        <v>1971</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1984</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1971</v>
+        <v>2014</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>2014</v>
+        <v>1985</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1985</v>
+        <v>2013</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2013</v>
+        <v>1970</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
         <v>2002</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E51" s="9" t="s">
@@ -1703,51 +1703,51 @@
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
         <v>1983</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>1970</v>
+        <v>2010</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
         <v>1993</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E55" s="9" t="s">
@@ -1763,271 +1763,271 @@
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
         <v>2001</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
-        <v>2013</v>
+        <v>1993</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>1982</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1990</v>
+        <v>2013</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>2007</v>
+        <v>1978</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>2013</v>
+        <v>1983</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
-        <v>1977</v>
+        <v>2013</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="10"/>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="10"/>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>