--- v0 (2025-10-18)
+++ v1 (2026-07-24)
@@ -1176,51 +1176,51 @@
       </c>
       <c r="C25" s="8">
         <v>2000</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>2008</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>2001</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F27" s="1"/>
@@ -1816,51 +1816,51 @@
       </c>
       <c r="C57" s="8">
         <v>2005</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
         <v>1996</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
         <v>2006</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F59" s="1"/>