--- v0 (2026-06-16)
+++ v1 (2026-08-26)
@@ -20,132 +20,132 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>БК "Чемпион" (на Зиповской)</t>
   </si>
   <si>
     <t>Любительский турнир Динамичная пирамида БК "Чемпион"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.06.2026, БК "Чемпион" (на Зиповской), Россия, Краснодарский край, Краснодар, ул. Зиповская,  36</t>
+    <t>16.06.2026, БК "Чемпион" (на Зиповской), Russian Federation, Krasnodar Territory, Krasnodar, ул. Зиповская,  36</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Калакуток Асфар</t>
+    <t>Kalakutok Asfar</t>
   </si>
   <si>
-    <t>Шегай Александр</t>
+    <t>Shegay Aleksandr</t>
   </si>
   <si>
-    <t>Хуако Юсуф</t>
+    <t>Huako Yusuf</t>
   </si>
   <si>
-    <t>Пастухов Роман</t>
+    <t>Pastuhov Roman</t>
   </si>
   <si>
-    <t>Гасанов Руслан</t>
+    <t>Gasanov Ruslan</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Белый Артем</t>
+    <t>Belyi Artem</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Волков Игорь</t>
+    <t>Esayan Marat</t>
   </si>
   <si>
-    <t>Есаян Марат</t>
+    <t>Volkov Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -599,69 +599,73 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
         <v>1959</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1990</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>1967</v>
@@ -762,71 +766,71 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1996</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1964</v>
+        <v>2010</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2010</v>
+        <v>1964</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="10"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>